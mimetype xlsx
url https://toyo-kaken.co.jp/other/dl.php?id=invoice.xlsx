--- v0 (2026-02-07)
+++ v1 (2026-04-26)
@@ -3,124 +3,125 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="26501"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C78A794E-C5E2-454E-B124-19B7AA223621}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6B9AFD1C-CC3E-4EA2-857C-62EB5E5B4797}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="請求書" sheetId="2" r:id="rId1"/>
     <sheet name="内訳明細" sheetId="4" r:id="rId2"/>
     <sheet name="出面表" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">請求書!$A$1:$AL$41</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">内訳明細!$A$1:$AL$29</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="D2" i="3" l="1"/>
+  <c r="Z3" i="4"/>
+  <c r="D3" i="4"/>
   <c r="AE21" i="2" l="1"/>
   <c r="AE17" i="2"/>
   <c r="AE16" i="2" l="1"/>
   <c r="AK20" i="3" l="1"/>
   <c r="AK19" i="3"/>
   <c r="AK18" i="3"/>
   <c r="AK17" i="3"/>
   <c r="AK16" i="3"/>
   <c r="AK15" i="3"/>
   <c r="AK14" i="3"/>
   <c r="AK13" i="3"/>
   <c r="AK12" i="3"/>
   <c r="AK11" i="3"/>
   <c r="AK10" i="3"/>
   <c r="AK9" i="3"/>
   <c r="AK8" i="3"/>
-  <c r="D2" i="3"/>
-[...23 lines deleted...]
-  <c r="AD5" i="4"/>
+  <c r="AE23" i="4" l="1"/>
+  <c r="AE7" i="4"/>
+  <c r="AE11" i="4"/>
+  <c r="AE10" i="4"/>
+  <c r="AE9" i="4"/>
+  <c r="AE8" i="4"/>
+  <c r="AE6" i="4"/>
+  <c r="AE13" i="4"/>
+  <c r="AE12" i="4"/>
+  <c r="AE16" i="4"/>
+  <c r="AE15" i="4"/>
+  <c r="AE14" i="4"/>
+  <c r="AE26" i="4"/>
+  <c r="AE25" i="4"/>
+  <c r="AE24" i="4"/>
+  <c r="AE22" i="4"/>
+  <c r="AE21" i="4"/>
+  <c r="AE17" i="4"/>
+  <c r="AE28" i="4"/>
+  <c r="AE27" i="4"/>
+  <c r="AE20" i="4"/>
+  <c r="AE5" i="4"/>
   <c r="Y18" i="4" l="1"/>
   <c r="Y29" i="4"/>
   <c r="AK7" i="3"/>
   <c r="AE23" i="2" l="1"/>
   <c r="AE22" i="2"/>
   <c r="AE18" i="2"/>
   <c r="AE15" i="2"/>
   <c r="Y19" i="2" l="1"/>
   <c r="U28" i="2" s="1"/>
   <c r="Y24" i="2"/>
   <c r="U26" i="2" l="1"/>
   <c r="U30" i="2" l="1"/>
   <c r="E10" i="2" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="60">
   <si>
     <t>日</t>
     <rPh sb="0" eb="1">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
@@ -255,57 +256,50 @@
   <si>
     <t>（Ａ）+（Ｂ）</t>
   </si>
   <si>
     <t>計（Ｃ）</t>
     <rPh sb="0" eb="1">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>合計</t>
     <rPh sb="0" eb="2">
       <t>ゴウケイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>（Ｃ）+消費税</t>
     <rPh sb="4" eb="7">
       <t>ショウヒゼイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>担当者</t>
-[...5 lines deleted...]
-  <si>
     <t>月</t>
     <rPh sb="0" eb="1">
       <t>ツキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>年</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>〒</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>弊社使用欄</t>
     <rPh sb="0" eb="2">
       <t>ヘイシャ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シヨウ</t>
     </rPh>
@@ -570,72 +564,94 @@
   <si>
     <t>御担当者</t>
     <rPh sb="0" eb="1">
       <t>ゴ</t>
     </rPh>
     <rPh sb="1" eb="4">
       <t>タントウシャ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>－</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>適格事業者コード</t>
     <rPh sb="0" eb="2">
       <t>テキカク</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ジギョウシャ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>T0000000000000</t>
+    <t>交通費・駐車料金等　実費（税込）</t>
+    <rPh sb="0" eb="3">
+      <t>コウツウヒ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>チュウシャ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>リョウキン</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ジッピ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ゼイコミ</t>
+    </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>交通費・駐車料金等　実費（税込）</t>
-[...1 lines deleted...]
-      <t>コウツウヒ</t>
+    <t>弊社管理番号：</t>
+    <rPh sb="0" eb="2">
+      <t>ヘイシャ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>カンリ</t>
     </rPh>
     <rPh sb="4" eb="6">
-      <t>チュウシャ</t>
-[...11 lines deleted...]
-      <t>ゼイコミ</t>
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>弊社担当者名</t>
+    <rPh sb="0" eb="2">
+      <t>ヘイシャ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>タントウシャ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>メイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="176" formatCode="#,##0_ "/>
     <numFmt numFmtId="177" formatCode="#,##0.00_ ;[Red]\-#,##0.00\ "/>
     <numFmt numFmtId="178" formatCode="#,##0.0_ ;[Red]\-#,##0.0\ "/>
     <numFmt numFmtId="179" formatCode="#,##0_);[Red]\(#,##0\)"/>
     <numFmt numFmtId="180" formatCode="#,##0_ ;[Red]\-#,##0\ "/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Yu Gothic"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
@@ -762,51 +778,51 @@
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFF00"/>
+        <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="78">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -1712,51 +1728,51 @@
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="216">
+  <cellXfs count="222">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="179" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -1828,394 +1844,408 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="62" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="63" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="64" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="65" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="66" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="67" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="68" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="69" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="70" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="71" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="72" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="73" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="74" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="75" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="76" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="77" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="179" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="180" fontId="2" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="180" fontId="2" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="180" fontId="2" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="177" fontId="2" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="177" fontId="2" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...95 lines deleted...]
-    <xf numFmtId="176" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...76 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...58 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="2" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="2" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="2" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="2" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="2" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="2" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -2793,51 +2823,51 @@
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent2"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent2"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent2"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>36</xdr:col>
+      <xdr:col>37</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3288080" cy="1036438"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="テキスト ボックス 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B369AC9-AF0A-4415-ABCC-3A2482DB225F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9734550" y="1047750"/>
           <a:ext cx="3288080" cy="1036438"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
@@ -2900,51 +2930,51 @@
             </a:rPr>
             <a:t>　別紙明細一式として、合計額を入力願います。</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100" b="1">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" b="1">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:rPr>
             <a:t>　</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>36</xdr:col>
+      <xdr:col>37</xdr:col>
       <xdr:colOff>133350</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3288080" cy="1036438"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="テキスト ボックス 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C000ECB0-15F7-4106-AACB-4AF5281067A3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9801225" y="4362450"/>
           <a:ext cx="3288080" cy="1036438"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
@@ -3285,3199 +3315,3226 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AS42"/>
   <sheetViews>
-    <sheetView showZeros="0" tabSelected="1" zoomScale="150" zoomScaleNormal="150" workbookViewId="0">
-      <selection activeCell="AN15" sqref="AN15"/>
+    <sheetView showZeros="0" tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="130" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="AM1" sqref="AM1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="25.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="2.5" customWidth="1"/>
     <col min="2" max="5" width="4.5" customWidth="1"/>
     <col min="6" max="6" width="4.125" customWidth="1"/>
     <col min="7" max="10" width="4.125" style="1" customWidth="1"/>
     <col min="11" max="17" width="5.25" style="1" customWidth="1"/>
     <col min="18" max="20" width="3.75" style="1" customWidth="1"/>
     <col min="21" max="23" width="1.875" style="1" customWidth="1"/>
     <col min="24" max="28" width="2.25" style="1" customWidth="1"/>
     <col min="29" max="29" width="0.625" style="1" customWidth="1"/>
     <col min="30" max="30" width="2" style="1" customWidth="1"/>
     <col min="31" max="32" width="2.375" style="1" customWidth="1"/>
     <col min="33" max="36" width="2.875" style="1" customWidth="1"/>
     <col min="37" max="37" width="2" style="1" customWidth="1"/>
     <col min="38" max="38" width="1.875" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:45" ht="25.5" customHeight="1">
-      <c r="A1" s="124" t="s">
-[...37 lines deleted...]
-      <c r="AK1" s="124"/>
+      <c r="A1" s="142" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="142"/>
+      <c r="C1" s="142"/>
+      <c r="D1" s="142"/>
+      <c r="E1" s="142"/>
+      <c r="F1" s="142"/>
+      <c r="G1" s="142"/>
+      <c r="H1" s="142"/>
+      <c r="I1" s="142"/>
+      <c r="J1" s="142"/>
+      <c r="K1" s="142"/>
+      <c r="L1" s="142"/>
+      <c r="M1" s="142"/>
+      <c r="N1" s="142"/>
+      <c r="O1" s="142"/>
+      <c r="P1" s="142"/>
+      <c r="Q1" s="142"/>
+      <c r="R1" s="142"/>
+      <c r="S1" s="142"/>
+      <c r="T1" s="142"/>
+      <c r="U1" s="142"/>
+      <c r="V1" s="142"/>
+      <c r="W1" s="142"/>
+      <c r="X1" s="142"/>
+      <c r="Y1" s="142"/>
+      <c r="Z1" s="142"/>
+      <c r="AA1" s="142"/>
+      <c r="AB1" s="142"/>
+      <c r="AC1" s="142"/>
+      <c r="AD1" s="142"/>
+      <c r="AE1" s="142"/>
+      <c r="AF1" s="142"/>
+      <c r="AG1" s="142"/>
+      <c r="AH1" s="142"/>
+      <c r="AI1" s="142"/>
+      <c r="AJ1" s="142"/>
+      <c r="AK1" s="142"/>
       <c r="AL1"/>
     </row>
     <row r="2" spans="1:45" ht="14.25" customHeight="1">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="X2" s="2"/>
-      <c r="Y2" s="131" t="s">
-[...10 lines deleted...]
-      <c r="AF2" s="131"/>
+      <c r="Y2" s="143" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z2" s="143"/>
+      <c r="AA2" s="143"/>
+      <c r="AB2" s="143"/>
+      <c r="AC2" s="143" t="s">
+        <v>20</v>
+      </c>
+      <c r="AD2" s="143"/>
+      <c r="AE2" s="143"/>
+      <c r="AF2" s="143"/>
       <c r="AG2" s="37" t="s">
+        <v>19</v>
+      </c>
+      <c r="AH2" s="143">
         <v>20</v>
       </c>
-      <c r="AH2" s="131">
-[...2 lines deleted...]
-      <c r="AI2" s="131"/>
+      <c r="AI2" s="143"/>
       <c r="AJ2" s="37" t="s">
         <v>0</v>
       </c>
       <c r="AK2"/>
       <c r="AL2"/>
     </row>
     <row r="3" spans="1:45" ht="21" customHeight="1">
       <c r="A3" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="7"/>
       <c r="AK3"/>
       <c r="AL3"/>
     </row>
     <row r="4" spans="1:45" ht="15" customHeight="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="7"/>
-      <c r="U4" s="73" t="s">
-[...19 lines deleted...]
-      <c r="AK4" s="74"/>
+      <c r="U4" s="75" t="s">
+        <v>56</v>
+      </c>
+      <c r="V4" s="75"/>
+      <c r="W4" s="75"/>
+      <c r="X4" s="75"/>
+      <c r="Y4" s="75"/>
+      <c r="Z4" s="75"/>
+      <c r="AA4" s="75"/>
+      <c r="AB4" s="75"/>
+      <c r="AC4" s="75"/>
+      <c r="AD4" s="76"/>
+      <c r="AE4" s="76"/>
+      <c r="AF4" s="76"/>
+      <c r="AG4" s="76"/>
+      <c r="AH4" s="76"/>
+      <c r="AI4" s="76"/>
+      <c r="AJ4" s="76"/>
+      <c r="AK4" s="76"/>
       <c r="AL4"/>
     </row>
     <row r="5" spans="1:45" ht="3" customHeight="1">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="R5" s="24"/>
       <c r="S5" s="24"/>
       <c r="T5" s="25"/>
-      <c r="U5" s="136"/>
-[...1 lines deleted...]
-      <c r="W5" s="137"/>
+      <c r="U5" s="148"/>
+      <c r="V5" s="149"/>
+      <c r="W5" s="149"/>
       <c r="X5" s="3"/>
       <c r="Y5" s="3"/>
       <c r="Z5" s="3"/>
       <c r="AA5" s="3"/>
       <c r="AB5" s="3"/>
       <c r="AC5" s="3"/>
       <c r="AD5" s="3"/>
       <c r="AE5" s="3"/>
       <c r="AF5" s="3"/>
       <c r="AG5" s="3"/>
       <c r="AH5" s="3"/>
       <c r="AI5" s="3"/>
       <c r="AJ5" s="3"/>
       <c r="AK5" s="4"/>
       <c r="AL5"/>
     </row>
     <row r="6" spans="1:45" ht="12" customHeight="1">
       <c r="A6" s="1"/>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
-      <c r="R6" s="83"/>
+      <c r="R6" s="88"/>
       <c r="S6" s="36"/>
       <c r="T6" s="26"/>
-      <c r="U6" s="82" t="s">
+      <c r="U6" s="87" t="s">
         <v>2</v>
       </c>
-      <c r="V6" s="83"/>
-      <c r="W6" s="83"/>
+      <c r="V6" s="88"/>
+      <c r="W6" s="88"/>
       <c r="X6" s="71" t="s">
-        <v>22</v>
-[...8 lines deleted...]
-      <c r="AD6" s="100"/>
+        <v>21</v>
+      </c>
+      <c r="Y6" s="105" t="s">
+        <v>55</v>
+      </c>
+      <c r="Z6" s="105"/>
+      <c r="AA6" s="105"/>
+      <c r="AB6" s="105"/>
+      <c r="AC6" s="105"/>
+      <c r="AD6" s="105"/>
       <c r="AK6" s="5"/>
       <c r="AL6"/>
     </row>
     <row r="7" spans="1:45" ht="21.75" customHeight="1">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
-      <c r="R7" s="83"/>
+      <c r="R7" s="88"/>
       <c r="S7" s="36"/>
       <c r="T7" s="26"/>
-      <c r="U7" s="82"/>
-[...15 lines deleted...]
-      <c r="AK7" s="99"/>
+      <c r="U7" s="87"/>
+      <c r="V7" s="88"/>
+      <c r="W7" s="88"/>
+      <c r="X7" s="103"/>
+      <c r="Y7" s="103"/>
+      <c r="Z7" s="103"/>
+      <c r="AA7" s="103"/>
+      <c r="AB7" s="103"/>
+      <c r="AC7" s="103"/>
+      <c r="AD7" s="103"/>
+      <c r="AE7" s="103"/>
+      <c r="AF7" s="103"/>
+      <c r="AG7" s="103"/>
+      <c r="AH7" s="103"/>
+      <c r="AI7" s="103"/>
+      <c r="AJ7" s="103"/>
+      <c r="AK7" s="104"/>
       <c r="AL7"/>
     </row>
     <row r="8" spans="1:45" ht="15" customHeight="1">
       <c r="A8" s="1"/>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="R8" s="38"/>
       <c r="S8" s="38"/>
       <c r="T8" s="27"/>
-      <c r="U8" s="132" t="s">
+      <c r="U8" s="144" t="s">
         <v>1</v>
       </c>
-      <c r="V8" s="133"/>
-[...14 lines deleted...]
-      <c r="AK8" s="101"/>
+      <c r="V8" s="145"/>
+      <c r="W8" s="145"/>
+      <c r="X8" s="105"/>
+      <c r="Y8" s="105"/>
+      <c r="Z8" s="105"/>
+      <c r="AA8" s="105"/>
+      <c r="AB8" s="105"/>
+      <c r="AC8" s="105"/>
+      <c r="AD8" s="105"/>
+      <c r="AE8" s="105"/>
+      <c r="AF8" s="105"/>
+      <c r="AG8" s="105"/>
+      <c r="AH8" s="105"/>
+      <c r="AI8" s="105"/>
+      <c r="AJ8" s="105"/>
+      <c r="AK8" s="106"/>
       <c r="AL8"/>
     </row>
     <row r="9" spans="1:45" ht="16.5" customHeight="1">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="R9" s="38"/>
       <c r="S9" s="38"/>
       <c r="T9" s="27"/>
-      <c r="U9" s="134" t="s">
-[...16 lines deleted...]
-      <c r="AJ9" s="100"/>
+      <c r="U9" s="146" t="s">
+        <v>34</v>
+      </c>
+      <c r="V9" s="147"/>
+      <c r="W9" s="147"/>
+      <c r="X9" s="105"/>
+      <c r="Y9" s="105"/>
+      <c r="Z9" s="105"/>
+      <c r="AA9" s="105"/>
+      <c r="AB9" s="105"/>
+      <c r="AC9" s="105"/>
+      <c r="AD9" s="105"/>
+      <c r="AE9" s="105"/>
+      <c r="AF9" s="105"/>
+      <c r="AG9" s="105"/>
+      <c r="AH9" s="105"/>
+      <c r="AI9" s="105"/>
+      <c r="AJ9" s="105"/>
       <c r="AK9" s="72"/>
       <c r="AL9"/>
     </row>
     <row r="10" spans="1:45" ht="13.5" customHeight="1">
       <c r="A10" s="1"/>
-      <c r="B10" s="84" t="s">
+      <c r="B10" s="89" t="s">
         <v>9</v>
       </c>
-      <c r="C10" s="84"/>
-      <c r="D10" s="84" t="s">
+      <c r="C10" s="89"/>
+      <c r="D10" s="89" t="s">
         <v>10</v>
       </c>
-      <c r="E10" s="102">
+      <c r="E10" s="107">
         <f>SUM(U30)</f>
         <v>0</v>
       </c>
-      <c r="F10" s="102"/>
-[...4 lines deleted...]
-      <c r="K10" s="102"/>
+      <c r="F10" s="107"/>
+      <c r="G10" s="107"/>
+      <c r="H10" s="107"/>
+      <c r="I10" s="107"/>
+      <c r="J10" s="107"/>
+      <c r="K10" s="107"/>
       <c r="R10" s="23"/>
       <c r="S10" s="23"/>
       <c r="T10" s="28"/>
-      <c r="U10" s="82" t="s">
+      <c r="U10" s="87" t="s">
+        <v>35</v>
+      </c>
+      <c r="V10" s="88"/>
+      <c r="W10" s="88"/>
+      <c r="X10" s="105"/>
+      <c r="Y10" s="105"/>
+      <c r="Z10" s="105"/>
+      <c r="AA10" s="105"/>
+      <c r="AB10" s="105"/>
+      <c r="AC10" s="105"/>
+      <c r="AD10" s="105"/>
+      <c r="AE10" s="88" t="s">
         <v>36</v>
       </c>
-      <c r="V10" s="83"/>
-[...16 lines deleted...]
-      <c r="AK10" s="101"/>
+      <c r="AF10" s="88"/>
+      <c r="AG10" s="105"/>
+      <c r="AH10" s="105"/>
+      <c r="AI10" s="105"/>
+      <c r="AJ10" s="105"/>
+      <c r="AK10" s="106"/>
       <c r="AL10"/>
     </row>
     <row r="11" spans="1:45" ht="13.5" customHeight="1" thickBot="1">
       <c r="A11" s="21"/>
-      <c r="B11" s="85"/>
-[...8 lines deleted...]
-      <c r="K11" s="103"/>
+      <c r="B11" s="90"/>
+      <c r="C11" s="90"/>
+      <c r="D11" s="90"/>
+      <c r="E11" s="108"/>
+      <c r="F11" s="108"/>
+      <c r="G11" s="108"/>
+      <c r="H11" s="108"/>
+      <c r="I11" s="108"/>
+      <c r="J11" s="108"/>
+      <c r="K11" s="108"/>
       <c r="L11" s="22"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="22"/>
       <c r="R11" s="23"/>
       <c r="S11" s="23"/>
       <c r="T11" s="28"/>
-      <c r="U11" s="88" t="s">
-[...17 lines deleted...]
-      <c r="AK11" s="97"/>
+      <c r="U11" s="93" t="s">
+        <v>54</v>
+      </c>
+      <c r="V11" s="94"/>
+      <c r="W11" s="94"/>
+      <c r="X11" s="101"/>
+      <c r="Y11" s="101"/>
+      <c r="Z11" s="101"/>
+      <c r="AA11" s="101"/>
+      <c r="AB11" s="101"/>
+      <c r="AC11" s="101"/>
+      <c r="AD11" s="101"/>
+      <c r="AE11" s="101"/>
+      <c r="AF11" s="101"/>
+      <c r="AG11" s="101"/>
+      <c r="AH11" s="101"/>
+      <c r="AI11" s="101"/>
+      <c r="AJ11" s="101"/>
+      <c r="AK11" s="102"/>
       <c r="AL11"/>
     </row>
     <row r="12" spans="1:45" ht="9" customHeight="1" thickBot="1">
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="AM12" s="1"/>
       <c r="AN12" s="1"/>
       <c r="AO12" s="1"/>
       <c r="AP12" s="1"/>
       <c r="AQ12" s="1"/>
       <c r="AR12" s="1"/>
       <c r="AS12" s="1"/>
     </row>
     <row r="13" spans="1:45" ht="18.75" customHeight="1">
-      <c r="B13" s="86" t="s">
-[...38 lines deleted...]
-      <c r="AK13" s="128"/>
+      <c r="B13" s="91" t="s">
+        <v>37</v>
+      </c>
+      <c r="C13" s="92"/>
+      <c r="D13" s="77"/>
+      <c r="E13" s="77"/>
+      <c r="F13" s="77"/>
+      <c r="G13" s="77"/>
+      <c r="H13" s="77"/>
+      <c r="I13" s="77"/>
+      <c r="J13" s="77"/>
+      <c r="K13" s="77"/>
+      <c r="L13" s="78"/>
+      <c r="M13" s="73" t="s">
+        <v>58</v>
+      </c>
+      <c r="N13" s="74"/>
+      <c r="O13" s="74"/>
+      <c r="P13" s="85"/>
+      <c r="Q13" s="85"/>
+      <c r="R13" s="85"/>
+      <c r="S13" s="86"/>
+      <c r="T13" s="79" t="s">
+        <v>59</v>
+      </c>
+      <c r="U13" s="80"/>
+      <c r="V13" s="80"/>
+      <c r="W13" s="80"/>
+      <c r="X13" s="80"/>
+      <c r="Y13" s="81"/>
+      <c r="Z13" s="82"/>
+      <c r="AA13" s="83"/>
+      <c r="AB13" s="83"/>
+      <c r="AC13" s="83"/>
+      <c r="AD13" s="83"/>
+      <c r="AE13" s="83"/>
+      <c r="AF13" s="83"/>
+      <c r="AG13" s="83"/>
+      <c r="AH13" s="83"/>
+      <c r="AI13" s="83"/>
+      <c r="AJ13" s="83"/>
+      <c r="AK13" s="84"/>
     </row>
     <row r="14" spans="1:45" ht="18.75" customHeight="1">
-      <c r="B14" s="78" t="s">
+      <c r="B14" s="135" t="s">
         <v>3</v>
       </c>
-      <c r="C14" s="79"/>
-[...7 lines deleted...]
-      <c r="K14" s="81" t="s">
+      <c r="C14" s="115"/>
+      <c r="D14" s="115"/>
+      <c r="E14" s="115"/>
+      <c r="F14" s="115"/>
+      <c r="G14" s="115"/>
+      <c r="H14" s="115"/>
+      <c r="I14" s="115"/>
+      <c r="J14" s="118"/>
+      <c r="K14" s="117" t="s">
         <v>7</v>
       </c>
-      <c r="L14" s="79"/>
-[...5 lines deleted...]
-      <c r="R14" s="81" t="s">
+      <c r="L14" s="115"/>
+      <c r="M14" s="115"/>
+      <c r="N14" s="115"/>
+      <c r="O14" s="115"/>
+      <c r="P14" s="115"/>
+      <c r="Q14" s="115"/>
+      <c r="R14" s="117" t="s">
         <v>5</v>
       </c>
-      <c r="S14" s="79"/>
-[...1 lines deleted...]
-      <c r="U14" s="81" t="s">
+      <c r="S14" s="115"/>
+      <c r="T14" s="118"/>
+      <c r="U14" s="117" t="s">
         <v>6</v>
       </c>
-      <c r="V14" s="79"/>
-[...2 lines deleted...]
-      <c r="Y14" s="81" t="s">
+      <c r="V14" s="115"/>
+      <c r="W14" s="115"/>
+      <c r="X14" s="118"/>
+      <c r="Y14" s="117" t="s">
         <v>8</v>
       </c>
-      <c r="Z14" s="79"/>
-[...4 lines deleted...]
-      <c r="AE14" s="79" t="s">
+      <c r="Z14" s="115"/>
+      <c r="AA14" s="115"/>
+      <c r="AB14" s="115"/>
+      <c r="AC14" s="115"/>
+      <c r="AD14" s="118"/>
+      <c r="AE14" s="115" t="s">
         <v>4</v>
       </c>
-      <c r="AF14" s="79"/>
-[...4 lines deleted...]
-      <c r="AK14" s="108"/>
+      <c r="AF14" s="115"/>
+      <c r="AG14" s="115"/>
+      <c r="AH14" s="115"/>
+      <c r="AI14" s="115"/>
+      <c r="AJ14" s="115"/>
+      <c r="AK14" s="116"/>
     </row>
     <row r="15" spans="1:45" ht="16.5" customHeight="1">
-      <c r="B15" s="109"/>
-[...28 lines deleted...]
-      <c r="AE15" s="122">
+      <c r="B15" s="119"/>
+      <c r="C15" s="120"/>
+      <c r="D15" s="120"/>
+      <c r="E15" s="120"/>
+      <c r="F15" s="120"/>
+      <c r="G15" s="120"/>
+      <c r="H15" s="120"/>
+      <c r="I15" s="120"/>
+      <c r="J15" s="121"/>
+      <c r="K15" s="125"/>
+      <c r="L15" s="120"/>
+      <c r="M15" s="120"/>
+      <c r="N15" s="120"/>
+      <c r="O15" s="120"/>
+      <c r="P15" s="120"/>
+      <c r="Q15" s="120"/>
+      <c r="R15" s="126"/>
+      <c r="S15" s="127"/>
+      <c r="T15" s="128"/>
+      <c r="U15" s="129"/>
+      <c r="V15" s="130"/>
+      <c r="W15" s="130"/>
+      <c r="X15" s="131"/>
+      <c r="Y15" s="132"/>
+      <c r="Z15" s="133"/>
+      <c r="AA15" s="133"/>
+      <c r="AB15" s="133"/>
+      <c r="AC15" s="133"/>
+      <c r="AD15" s="134"/>
+      <c r="AE15" s="113">
         <f>SUM(R15*Y15)</f>
         <v>0</v>
       </c>
-      <c r="AF15" s="123"/>
-[...3 lines deleted...]
-      <c r="AJ15" s="123"/>
+      <c r="AF15" s="114"/>
+      <c r="AG15" s="114"/>
+      <c r="AH15" s="114"/>
+      <c r="AI15" s="114"/>
+      <c r="AJ15" s="114"/>
       <c r="AK15" s="42"/>
     </row>
     <row r="16" spans="1:45" ht="16.5" customHeight="1">
-      <c r="B16" s="104"/>
-[...28 lines deleted...]
-      <c r="AE16" s="122">
+      <c r="B16" s="109"/>
+      <c r="C16" s="110"/>
+      <c r="D16" s="110"/>
+      <c r="E16" s="110"/>
+      <c r="F16" s="110"/>
+      <c r="G16" s="110"/>
+      <c r="H16" s="110"/>
+      <c r="I16" s="110"/>
+      <c r="J16" s="111"/>
+      <c r="K16" s="112"/>
+      <c r="L16" s="110"/>
+      <c r="M16" s="110"/>
+      <c r="N16" s="110"/>
+      <c r="O16" s="110"/>
+      <c r="P16" s="110"/>
+      <c r="Q16" s="110"/>
+      <c r="R16" s="95"/>
+      <c r="S16" s="96"/>
+      <c r="T16" s="97"/>
+      <c r="U16" s="98"/>
+      <c r="V16" s="99"/>
+      <c r="W16" s="99"/>
+      <c r="X16" s="100"/>
+      <c r="Y16" s="122"/>
+      <c r="Z16" s="123"/>
+      <c r="AA16" s="123"/>
+      <c r="AB16" s="123"/>
+      <c r="AC16" s="123"/>
+      <c r="AD16" s="124"/>
+      <c r="AE16" s="113">
         <f t="shared" ref="AE16" si="0">SUM(R16*Y16)</f>
         <v>0</v>
       </c>
-      <c r="AF16" s="123"/>
-[...3 lines deleted...]
-      <c r="AJ16" s="123"/>
+      <c r="AF16" s="114"/>
+      <c r="AG16" s="114"/>
+      <c r="AH16" s="114"/>
+      <c r="AI16" s="114"/>
+      <c r="AJ16" s="114"/>
       <c r="AK16" s="12"/>
     </row>
     <row r="17" spans="2:37" ht="16.5" customHeight="1">
-      <c r="B17" s="104"/>
-[...28 lines deleted...]
-      <c r="AE17" s="122">
+      <c r="B17" s="109"/>
+      <c r="C17" s="110"/>
+      <c r="D17" s="110"/>
+      <c r="E17" s="110"/>
+      <c r="F17" s="110"/>
+      <c r="G17" s="110"/>
+      <c r="H17" s="110"/>
+      <c r="I17" s="110"/>
+      <c r="J17" s="111"/>
+      <c r="K17" s="112"/>
+      <c r="L17" s="110"/>
+      <c r="M17" s="110"/>
+      <c r="N17" s="110"/>
+      <c r="O17" s="110"/>
+      <c r="P17" s="110"/>
+      <c r="Q17" s="110"/>
+      <c r="R17" s="95"/>
+      <c r="S17" s="96"/>
+      <c r="T17" s="97"/>
+      <c r="U17" s="98"/>
+      <c r="V17" s="99"/>
+      <c r="W17" s="99"/>
+      <c r="X17" s="100"/>
+      <c r="Y17" s="122"/>
+      <c r="Z17" s="123"/>
+      <c r="AA17" s="123"/>
+      <c r="AB17" s="123"/>
+      <c r="AC17" s="123"/>
+      <c r="AD17" s="124"/>
+      <c r="AE17" s="113">
         <f t="shared" ref="AE17" si="1">SUM(R17*Y17)</f>
         <v>0</v>
       </c>
-      <c r="AF17" s="123"/>
-[...3 lines deleted...]
-      <c r="AJ17" s="123"/>
+      <c r="AF17" s="114"/>
+      <c r="AG17" s="114"/>
+      <c r="AH17" s="114"/>
+      <c r="AI17" s="114"/>
+      <c r="AJ17" s="114"/>
       <c r="AK17" s="12"/>
     </row>
     <row r="18" spans="2:37" ht="16.5" customHeight="1">
-      <c r="B18" s="157"/>
-[...28 lines deleted...]
-      <c r="AE18" s="164">
+      <c r="B18" s="182"/>
+      <c r="C18" s="183"/>
+      <c r="D18" s="183"/>
+      <c r="E18" s="183"/>
+      <c r="F18" s="183"/>
+      <c r="G18" s="183"/>
+      <c r="H18" s="183"/>
+      <c r="I18" s="183"/>
+      <c r="J18" s="184"/>
+      <c r="K18" s="185"/>
+      <c r="L18" s="183"/>
+      <c r="M18" s="183"/>
+      <c r="N18" s="183"/>
+      <c r="O18" s="183"/>
+      <c r="P18" s="183"/>
+      <c r="Q18" s="183"/>
+      <c r="R18" s="186"/>
+      <c r="S18" s="187"/>
+      <c r="T18" s="188"/>
+      <c r="U18" s="179"/>
+      <c r="V18" s="180"/>
+      <c r="W18" s="180"/>
+      <c r="X18" s="181"/>
+      <c r="Y18" s="194"/>
+      <c r="Z18" s="195"/>
+      <c r="AA18" s="195"/>
+      <c r="AB18" s="195"/>
+      <c r="AC18" s="195"/>
+      <c r="AD18" s="196"/>
+      <c r="AE18" s="189">
         <f t="shared" ref="AE18:AE23" si="2">SUM(R18*Y18)</f>
         <v>0</v>
       </c>
-      <c r="AF18" s="164"/>
-[...3 lines deleted...]
-      <c r="AJ18" s="164"/>
+      <c r="AF18" s="189"/>
+      <c r="AG18" s="189"/>
+      <c r="AH18" s="189"/>
+      <c r="AI18" s="189"/>
+      <c r="AJ18" s="189"/>
       <c r="AK18" s="20"/>
     </row>
     <row r="19" spans="2:37" ht="18.75" customHeight="1">
-      <c r="B19" s="143" t="s">
+      <c r="B19" s="137" t="s">
         <v>13</v>
       </c>
-      <c r="C19" s="144"/>
-[...21 lines deleted...]
-      <c r="Y19" s="191">
+      <c r="C19" s="138"/>
+      <c r="D19" s="138"/>
+      <c r="E19" s="138"/>
+      <c r="F19" s="138"/>
+      <c r="G19" s="138"/>
+      <c r="H19" s="138"/>
+      <c r="I19" s="138"/>
+      <c r="J19" s="139"/>
+      <c r="K19" s="117"/>
+      <c r="L19" s="115"/>
+      <c r="M19" s="115"/>
+      <c r="N19" s="115"/>
+      <c r="O19" s="115"/>
+      <c r="P19" s="115"/>
+      <c r="Q19" s="115"/>
+      <c r="R19" s="115"/>
+      <c r="S19" s="115"/>
+      <c r="T19" s="115"/>
+      <c r="U19" s="115"/>
+      <c r="V19" s="115"/>
+      <c r="W19" s="115"/>
+      <c r="X19" s="118"/>
+      <c r="Y19" s="197">
         <f>SUM(AE15:AJ18)</f>
         <v>0</v>
       </c>
-      <c r="Z19" s="192"/>
-[...9 lines deleted...]
-      <c r="AJ19" s="192"/>
+      <c r="Z19" s="198"/>
+      <c r="AA19" s="198"/>
+      <c r="AB19" s="198"/>
+      <c r="AC19" s="198"/>
+      <c r="AD19" s="198"/>
+      <c r="AE19" s="198"/>
+      <c r="AF19" s="198"/>
+      <c r="AG19" s="198"/>
+      <c r="AH19" s="198"/>
+      <c r="AI19" s="198"/>
+      <c r="AJ19" s="198"/>
       <c r="AK19" s="15"/>
     </row>
     <row r="20" spans="2:37" ht="18.75" customHeight="1">
-      <c r="B20" s="109" t="s">
-[...35 lines deleted...]
-      <c r="AJ20" s="123"/>
+      <c r="B20" s="119" t="s">
+        <v>57</v>
+      </c>
+      <c r="C20" s="120"/>
+      <c r="D20" s="120"/>
+      <c r="E20" s="120"/>
+      <c r="F20" s="120"/>
+      <c r="G20" s="120"/>
+      <c r="H20" s="120"/>
+      <c r="I20" s="120"/>
+      <c r="J20" s="121"/>
+      <c r="K20" s="125"/>
+      <c r="L20" s="120"/>
+      <c r="M20" s="120"/>
+      <c r="N20" s="120"/>
+      <c r="O20" s="120"/>
+      <c r="P20" s="120"/>
+      <c r="Q20" s="120"/>
+      <c r="R20" s="126"/>
+      <c r="S20" s="127"/>
+      <c r="T20" s="128"/>
+      <c r="U20" s="191"/>
+      <c r="V20" s="192"/>
+      <c r="W20" s="192"/>
+      <c r="X20" s="193"/>
+      <c r="Y20" s="132"/>
+      <c r="Z20" s="133"/>
+      <c r="AA20" s="133"/>
+      <c r="AB20" s="133"/>
+      <c r="AC20" s="133"/>
+      <c r="AD20" s="134"/>
+      <c r="AE20" s="114"/>
+      <c r="AF20" s="114"/>
+      <c r="AG20" s="114"/>
+      <c r="AH20" s="114"/>
+      <c r="AI20" s="114"/>
+      <c r="AJ20" s="114"/>
       <c r="AK20" s="14"/>
     </row>
     <row r="21" spans="2:37" ht="16.5" customHeight="1">
-      <c r="B21" s="104"/>
-[...28 lines deleted...]
-      <c r="AE21" s="185">
+      <c r="B21" s="109"/>
+      <c r="C21" s="110"/>
+      <c r="D21" s="110"/>
+      <c r="E21" s="110"/>
+      <c r="F21" s="110"/>
+      <c r="G21" s="110"/>
+      <c r="H21" s="110"/>
+      <c r="I21" s="110"/>
+      <c r="J21" s="111"/>
+      <c r="K21" s="112"/>
+      <c r="L21" s="110"/>
+      <c r="M21" s="110"/>
+      <c r="N21" s="110"/>
+      <c r="O21" s="110"/>
+      <c r="P21" s="110"/>
+      <c r="Q21" s="110"/>
+      <c r="R21" s="95"/>
+      <c r="S21" s="96"/>
+      <c r="T21" s="97"/>
+      <c r="U21" s="98"/>
+      <c r="V21" s="99"/>
+      <c r="W21" s="99"/>
+      <c r="X21" s="100"/>
+      <c r="Y21" s="122"/>
+      <c r="Z21" s="123"/>
+      <c r="AA21" s="123"/>
+      <c r="AB21" s="123"/>
+      <c r="AC21" s="123"/>
+      <c r="AD21" s="124"/>
+      <c r="AE21" s="136">
         <f t="shared" ref="AE21" si="3">SUM(R21*Y21)</f>
         <v>0</v>
       </c>
-      <c r="AF21" s="185"/>
-[...3 lines deleted...]
-      <c r="AJ21" s="185"/>
+      <c r="AF21" s="136"/>
+      <c r="AG21" s="136"/>
+      <c r="AH21" s="136"/>
+      <c r="AI21" s="136"/>
+      <c r="AJ21" s="136"/>
       <c r="AK21" s="12"/>
     </row>
     <row r="22" spans="2:37" ht="16.5" customHeight="1">
-      <c r="B22" s="104"/>
-[...28 lines deleted...]
-      <c r="AE22" s="185">
+      <c r="B22" s="109"/>
+      <c r="C22" s="110"/>
+      <c r="D22" s="110"/>
+      <c r="E22" s="110"/>
+      <c r="F22" s="110"/>
+      <c r="G22" s="110"/>
+      <c r="H22" s="110"/>
+      <c r="I22" s="110"/>
+      <c r="J22" s="111"/>
+      <c r="K22" s="112"/>
+      <c r="L22" s="110"/>
+      <c r="M22" s="110"/>
+      <c r="N22" s="110"/>
+      <c r="O22" s="110"/>
+      <c r="P22" s="110"/>
+      <c r="Q22" s="110"/>
+      <c r="R22" s="95"/>
+      <c r="S22" s="96"/>
+      <c r="T22" s="97"/>
+      <c r="U22" s="98"/>
+      <c r="V22" s="99"/>
+      <c r="W22" s="99"/>
+      <c r="X22" s="100"/>
+      <c r="Y22" s="122"/>
+      <c r="Z22" s="123"/>
+      <c r="AA22" s="123"/>
+      <c r="AB22" s="123"/>
+      <c r="AC22" s="123"/>
+      <c r="AD22" s="124"/>
+      <c r="AE22" s="136">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="AF22" s="185"/>
-[...3 lines deleted...]
-      <c r="AJ22" s="185"/>
+      <c r="AF22" s="136"/>
+      <c r="AG22" s="136"/>
+      <c r="AH22" s="136"/>
+      <c r="AI22" s="136"/>
+      <c r="AJ22" s="136"/>
       <c r="AK22" s="12"/>
     </row>
     <row r="23" spans="2:37" ht="16.5" customHeight="1">
-      <c r="B23" s="157"/>
-[...28 lines deleted...]
-      <c r="AE23" s="164">
+      <c r="B23" s="182"/>
+      <c r="C23" s="183"/>
+      <c r="D23" s="183"/>
+      <c r="E23" s="183"/>
+      <c r="F23" s="183"/>
+      <c r="G23" s="183"/>
+      <c r="H23" s="183"/>
+      <c r="I23" s="183"/>
+      <c r="J23" s="184"/>
+      <c r="K23" s="185"/>
+      <c r="L23" s="183"/>
+      <c r="M23" s="183"/>
+      <c r="N23" s="183"/>
+      <c r="O23" s="183"/>
+      <c r="P23" s="183"/>
+      <c r="Q23" s="183"/>
+      <c r="R23" s="186"/>
+      <c r="S23" s="187"/>
+      <c r="T23" s="188"/>
+      <c r="U23" s="179"/>
+      <c r="V23" s="180"/>
+      <c r="W23" s="180"/>
+      <c r="X23" s="181"/>
+      <c r="Y23" s="194"/>
+      <c r="Z23" s="195"/>
+      <c r="AA23" s="195"/>
+      <c r="AB23" s="195"/>
+      <c r="AC23" s="195"/>
+      <c r="AD23" s="196"/>
+      <c r="AE23" s="189">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="AF23" s="164"/>
-[...3 lines deleted...]
-      <c r="AJ23" s="164"/>
+      <c r="AF23" s="189"/>
+      <c r="AG23" s="189"/>
+      <c r="AH23" s="189"/>
+      <c r="AI23" s="189"/>
+      <c r="AJ23" s="189"/>
       <c r="AK23" s="20"/>
     </row>
     <row r="24" spans="2:37" ht="18.75" customHeight="1">
-      <c r="B24" s="143" t="s">
+      <c r="B24" s="137" t="s">
         <v>14</v>
       </c>
-      <c r="C24" s="144"/>
-[...16 lines deleted...]
-      <c r="T24" s="148"/>
+      <c r="C24" s="138"/>
+      <c r="D24" s="138"/>
+      <c r="E24" s="138"/>
+      <c r="F24" s="138"/>
+      <c r="G24" s="138"/>
+      <c r="H24" s="138"/>
+      <c r="I24" s="138"/>
+      <c r="J24" s="139"/>
+      <c r="K24" s="153"/>
+      <c r="L24" s="154"/>
+      <c r="M24" s="154"/>
+      <c r="N24" s="154"/>
+      <c r="O24" s="154"/>
+      <c r="P24" s="154"/>
+      <c r="Q24" s="154"/>
+      <c r="R24" s="155"/>
+      <c r="S24" s="155"/>
+      <c r="T24" s="155"/>
       <c r="U24" s="35"/>
-      <c r="V24" s="79"/>
-[...2 lines deleted...]
-      <c r="Y24" s="192">
+      <c r="V24" s="115"/>
+      <c r="W24" s="115"/>
+      <c r="X24" s="115"/>
+      <c r="Y24" s="197">
         <f>SUM(AE21:AJ23)</f>
         <v>0</v>
       </c>
-      <c r="Z24" s="192"/>
-[...9 lines deleted...]
-      <c r="AJ24" s="192"/>
+      <c r="Z24" s="198"/>
+      <c r="AA24" s="198"/>
+      <c r="AB24" s="198"/>
+      <c r="AC24" s="198"/>
+      <c r="AD24" s="198"/>
+      <c r="AE24" s="198"/>
+      <c r="AF24" s="198"/>
+      <c r="AG24" s="198"/>
+      <c r="AH24" s="198"/>
+      <c r="AI24" s="198"/>
+      <c r="AJ24" s="198"/>
       <c r="AK24" s="15"/>
     </row>
     <row r="25" spans="2:37" ht="4.5" customHeight="1">
-      <c r="B25" s="140"/>
-[...7 lines deleted...]
-      <c r="J25" s="141"/>
+      <c r="B25" s="150"/>
+      <c r="C25" s="103"/>
+      <c r="D25" s="103"/>
+      <c r="E25" s="103"/>
+      <c r="F25" s="103"/>
+      <c r="G25" s="103"/>
+      <c r="H25" s="103"/>
+      <c r="I25" s="103"/>
+      <c r="J25" s="151"/>
       <c r="K25" s="9"/>
       <c r="T25" s="8"/>
-      <c r="AE25" s="142"/>
-[...4 lines deleted...]
-      <c r="AJ25" s="142"/>
+      <c r="AE25" s="152"/>
+      <c r="AF25" s="152"/>
+      <c r="AG25" s="152"/>
+      <c r="AH25" s="152"/>
+      <c r="AI25" s="152"/>
+      <c r="AJ25" s="152"/>
       <c r="AK25" s="13"/>
     </row>
     <row r="26" spans="2:37" ht="18.75" customHeight="1">
-      <c r="B26" s="143" t="s">
+      <c r="B26" s="137" t="s">
         <v>16</v>
       </c>
-      <c r="C26" s="144"/>
-[...7 lines deleted...]
-      <c r="K26" s="153" t="s">
+      <c r="C26" s="138"/>
+      <c r="D26" s="138"/>
+      <c r="E26" s="138"/>
+      <c r="F26" s="138"/>
+      <c r="G26" s="138"/>
+      <c r="H26" s="138"/>
+      <c r="I26" s="138"/>
+      <c r="J26" s="139"/>
+      <c r="K26" s="178" t="s">
         <v>15</v>
       </c>
-      <c r="L26" s="144"/>
-[...4 lines deleted...]
-      <c r="Q26" s="144"/>
+      <c r="L26" s="138"/>
+      <c r="M26" s="138"/>
+      <c r="N26" s="138"/>
+      <c r="O26" s="138"/>
+      <c r="P26" s="138"/>
+      <c r="Q26" s="138"/>
       <c r="R26" s="10"/>
       <c r="S26" s="10"/>
       <c r="T26" s="11"/>
-      <c r="U26" s="151">
+      <c r="U26" s="159">
         <f>SUM(Y19+Y24)</f>
         <v>0</v>
       </c>
-      <c r="V26" s="152"/>
-[...13 lines deleted...]
-      <c r="AJ26" s="152"/>
+      <c r="V26" s="160"/>
+      <c r="W26" s="160"/>
+      <c r="X26" s="160"/>
+      <c r="Y26" s="160"/>
+      <c r="Z26" s="160"/>
+      <c r="AA26" s="160"/>
+      <c r="AB26" s="160"/>
+      <c r="AC26" s="160"/>
+      <c r="AD26" s="160"/>
+      <c r="AE26" s="160"/>
+      <c r="AF26" s="160"/>
+      <c r="AG26" s="160"/>
+      <c r="AH26" s="160"/>
+      <c r="AI26" s="160"/>
+      <c r="AJ26" s="160"/>
       <c r="AK26" s="15"/>
     </row>
     <row r="27" spans="2:37" ht="4.5" customHeight="1">
       <c r="B27" s="16"/>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="J27" s="8"/>
       <c r="K27" s="9"/>
       <c r="T27" s="8"/>
       <c r="AK27" s="13"/>
     </row>
     <row r="28" spans="2:37" ht="18.75" customHeight="1">
-      <c r="B28" s="143" t="s">
+      <c r="B28" s="137" t="s">
         <v>12</v>
       </c>
-      <c r="C28" s="144"/>
-[...15 lines deleted...]
-      <c r="Q28" s="144"/>
+      <c r="C28" s="138"/>
+      <c r="D28" s="138"/>
+      <c r="E28" s="138"/>
+      <c r="F28" s="138"/>
+      <c r="G28" s="138"/>
+      <c r="H28" s="138"/>
+      <c r="I28" s="138"/>
+      <c r="J28" s="139"/>
+      <c r="K28" s="178" t="s">
+        <v>53</v>
+      </c>
+      <c r="L28" s="138"/>
+      <c r="M28" s="138"/>
+      <c r="N28" s="138"/>
+      <c r="O28" s="138"/>
+      <c r="P28" s="138"/>
+      <c r="Q28" s="138"/>
       <c r="R28" s="10"/>
       <c r="S28" s="10"/>
       <c r="T28" s="11"/>
-      <c r="U28" s="151">
+      <c r="U28" s="159">
         <f>SUM(Y19*10%)</f>
         <v>0</v>
       </c>
-      <c r="V28" s="152"/>
-[...13 lines deleted...]
-      <c r="AJ28" s="152"/>
+      <c r="V28" s="160"/>
+      <c r="W28" s="160"/>
+      <c r="X28" s="160"/>
+      <c r="Y28" s="160"/>
+      <c r="Z28" s="160"/>
+      <c r="AA28" s="160"/>
+      <c r="AB28" s="160"/>
+      <c r="AC28" s="160"/>
+      <c r="AD28" s="160"/>
+      <c r="AE28" s="160"/>
+      <c r="AF28" s="160"/>
+      <c r="AG28" s="160"/>
+      <c r="AH28" s="160"/>
+      <c r="AI28" s="160"/>
+      <c r="AJ28" s="160"/>
       <c r="AK28" s="15"/>
     </row>
     <row r="29" spans="2:37" ht="4.5" customHeight="1">
       <c r="B29" s="16"/>
       <c r="C29" s="1"/>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
       <c r="F29" s="1"/>
       <c r="J29" s="8"/>
       <c r="K29" s="9"/>
       <c r="T29" s="8"/>
       <c r="AK29" s="13"/>
     </row>
     <row r="30" spans="2:37" ht="16.5" customHeight="1" thickBot="1">
-      <c r="B30" s="149" t="s">
+      <c r="B30" s="156" t="s">
         <v>17</v>
       </c>
-      <c r="C30" s="139"/>
-[...7 lines deleted...]
-      <c r="K30" s="138" t="s">
+      <c r="C30" s="157"/>
+      <c r="D30" s="157"/>
+      <c r="E30" s="157"/>
+      <c r="F30" s="157"/>
+      <c r="G30" s="157"/>
+      <c r="H30" s="157"/>
+      <c r="I30" s="157"/>
+      <c r="J30" s="158"/>
+      <c r="K30" s="190" t="s">
         <v>18</v>
       </c>
-      <c r="L30" s="139"/>
-[...4 lines deleted...]
-      <c r="Q30" s="139"/>
+      <c r="L30" s="157"/>
+      <c r="M30" s="157"/>
+      <c r="N30" s="157"/>
+      <c r="O30" s="157"/>
+      <c r="P30" s="157"/>
+      <c r="Q30" s="157"/>
       <c r="R30" s="17"/>
       <c r="S30" s="17"/>
       <c r="T30" s="19"/>
-      <c r="U30" s="186">
+      <c r="U30" s="140">
         <f>SUM(U26+U28)</f>
         <v>0</v>
       </c>
-      <c r="V30" s="187"/>
-[...13 lines deleted...]
-      <c r="AJ30" s="187"/>
+      <c r="V30" s="141"/>
+      <c r="W30" s="141"/>
+      <c r="X30" s="141"/>
+      <c r="Y30" s="141"/>
+      <c r="Z30" s="141"/>
+      <c r="AA30" s="141"/>
+      <c r="AB30" s="141"/>
+      <c r="AC30" s="141"/>
+      <c r="AD30" s="141"/>
+      <c r="AE30" s="141"/>
+      <c r="AF30" s="141"/>
+      <c r="AG30" s="141"/>
+      <c r="AH30" s="141"/>
+      <c r="AI30" s="141"/>
+      <c r="AJ30" s="141"/>
       <c r="AK30" s="18"/>
     </row>
     <row r="31" spans="2:37" ht="7.5" customHeight="1" thickBot="1"/>
     <row r="32" spans="2:37" ht="12.75" customHeight="1">
       <c r="B32" s="29" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C32" s="30"/>
       <c r="D32" s="30"/>
       <c r="E32" s="30"/>
       <c r="F32" s="30"/>
       <c r="G32" s="31"/>
       <c r="H32" s="31"/>
       <c r="I32" s="31"/>
       <c r="J32" s="31"/>
       <c r="K32" s="32"/>
       <c r="Q32" s="34"/>
       <c r="S32" s="34" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="33" spans="2:37" ht="7.5" customHeight="1">
+      <c r="B33" s="161" t="s">
+        <v>30</v>
+      </c>
+      <c r="C33" s="162"/>
+      <c r="D33" s="161" t="s">
+        <v>31</v>
+      </c>
+      <c r="E33" s="162"/>
+      <c r="F33" s="161" t="s">
+        <v>32</v>
+      </c>
+      <c r="G33" s="165"/>
+      <c r="H33" s="165"/>
+      <c r="I33" s="165"/>
+      <c r="J33" s="162"/>
+      <c r="K33" s="33"/>
+      <c r="S33" s="176" t="s">
         <v>24</v>
       </c>
-    </row>
-[...17 lines deleted...]
-      <c r="S33" s="183" t="s">
+      <c r="T33" s="176"/>
+      <c r="U33" s="176"/>
+      <c r="V33" s="176"/>
+      <c r="W33" s="176"/>
+      <c r="X33" s="176"/>
+      <c r="Y33" s="176"/>
+      <c r="Z33" s="176"/>
+      <c r="AB33" s="176" t="s">
         <v>25</v>
       </c>
-      <c r="T33" s="183"/>
-[...6 lines deleted...]
-      <c r="AB33" s="183" t="s">
+      <c r="AC33" s="176"/>
+      <c r="AD33" s="176"/>
+      <c r="AE33" s="176"/>
+      <c r="AF33" s="176"/>
+      <c r="AG33" s="176"/>
+      <c r="AH33" s="176"/>
+      <c r="AI33" s="176"/>
+      <c r="AJ33" s="176"/>
+    </row>
+    <row r="34" spans="2:37" ht="7.5" customHeight="1">
+      <c r="B34" s="163"/>
+      <c r="C34" s="164"/>
+      <c r="D34" s="163"/>
+      <c r="E34" s="164"/>
+      <c r="F34" s="163"/>
+      <c r="G34" s="166"/>
+      <c r="H34" s="166"/>
+      <c r="I34" s="166"/>
+      <c r="J34" s="164"/>
+      <c r="K34" s="33"/>
+      <c r="S34" s="176"/>
+      <c r="T34" s="176"/>
+      <c r="U34" s="176"/>
+      <c r="V34" s="176"/>
+      <c r="W34" s="176"/>
+      <c r="X34" s="176"/>
+      <c r="Y34" s="176"/>
+      <c r="Z34" s="176"/>
+      <c r="AB34" s="176"/>
+      <c r="AC34" s="176"/>
+      <c r="AD34" s="176"/>
+      <c r="AE34" s="176"/>
+      <c r="AF34" s="176"/>
+      <c r="AG34" s="176"/>
+      <c r="AH34" s="176"/>
+      <c r="AI34" s="176"/>
+      <c r="AJ34" s="176"/>
+    </row>
+    <row r="35" spans="2:37" ht="7.5" customHeight="1">
+      <c r="B35" s="167"/>
+      <c r="C35" s="168"/>
+      <c r="D35" s="167"/>
+      <c r="E35" s="168"/>
+      <c r="F35" s="167"/>
+      <c r="G35" s="173"/>
+      <c r="H35" s="173"/>
+      <c r="I35" s="173"/>
+      <c r="J35" s="168"/>
+      <c r="K35" s="33"/>
+      <c r="S35" s="176"/>
+      <c r="T35" s="176"/>
+      <c r="U35" s="176"/>
+      <c r="V35" s="176"/>
+      <c r="W35" s="176"/>
+      <c r="X35" s="176"/>
+      <c r="Y35" s="176"/>
+      <c r="Z35" s="176"/>
+      <c r="AB35" s="176"/>
+      <c r="AC35" s="176"/>
+      <c r="AD35" s="176"/>
+      <c r="AE35" s="176"/>
+      <c r="AF35" s="176"/>
+      <c r="AG35" s="176"/>
+      <c r="AH35" s="176"/>
+      <c r="AI35" s="176"/>
+      <c r="AJ35" s="176"/>
+    </row>
+    <row r="36" spans="2:37" ht="7.5" customHeight="1">
+      <c r="B36" s="169"/>
+      <c r="C36" s="170"/>
+      <c r="D36" s="169"/>
+      <c r="E36" s="170"/>
+      <c r="F36" s="169"/>
+      <c r="G36" s="174"/>
+      <c r="H36" s="174"/>
+      <c r="I36" s="174"/>
+      <c r="J36" s="170"/>
+      <c r="K36" s="33"/>
+      <c r="S36" s="177" t="s">
         <v>26</v>
       </c>
-      <c r="AC33" s="183"/>
-[...77 lines deleted...]
-      <c r="S36" s="184" t="s">
+      <c r="T36" s="177"/>
+      <c r="U36" s="177"/>
+      <c r="V36" s="177"/>
+      <c r="W36" s="177"/>
+      <c r="X36" s="34"/>
+      <c r="Y36" s="105" t="s">
         <v>27</v>
       </c>
-      <c r="T36" s="184"/>
-[...4 lines deleted...]
-      <c r="Y36" s="100" t="s">
+      <c r="Z36" s="105"/>
+      <c r="AA36" s="105"/>
+      <c r="AB36" s="105"/>
+      <c r="AC36" s="71"/>
+      <c r="AD36" s="103"/>
+      <c r="AE36" s="103"/>
+      <c r="AF36" s="103"/>
+      <c r="AG36" s="103"/>
+      <c r="AH36" s="103"/>
+      <c r="AI36" s="103"/>
+    </row>
+    <row r="37" spans="2:37" ht="7.5" customHeight="1">
+      <c r="B37" s="169"/>
+      <c r="C37" s="170"/>
+      <c r="D37" s="169"/>
+      <c r="E37" s="170"/>
+      <c r="F37" s="169"/>
+      <c r="G37" s="174"/>
+      <c r="H37" s="174"/>
+      <c r="I37" s="174"/>
+      <c r="J37" s="170"/>
+      <c r="K37" s="33"/>
+      <c r="S37" s="177"/>
+      <c r="T37" s="177"/>
+      <c r="U37" s="177"/>
+      <c r="V37" s="177"/>
+      <c r="W37" s="177"/>
+      <c r="X37" s="34"/>
+      <c r="Y37" s="105"/>
+      <c r="Z37" s="105"/>
+      <c r="AA37" s="105"/>
+      <c r="AB37" s="105"/>
+      <c r="AC37" s="71"/>
+      <c r="AD37" s="103"/>
+      <c r="AE37" s="103"/>
+      <c r="AF37" s="103"/>
+      <c r="AG37" s="103"/>
+      <c r="AH37" s="103"/>
+      <c r="AI37" s="103"/>
+    </row>
+    <row r="38" spans="2:37" ht="7.5" customHeight="1">
+      <c r="B38" s="169"/>
+      <c r="C38" s="170"/>
+      <c r="D38" s="169"/>
+      <c r="E38" s="170"/>
+      <c r="F38" s="169"/>
+      <c r="G38" s="174"/>
+      <c r="H38" s="174"/>
+      <c r="I38" s="174"/>
+      <c r="J38" s="170"/>
+      <c r="K38" s="33"/>
+      <c r="S38" s="177"/>
+      <c r="T38" s="177"/>
+      <c r="U38" s="177"/>
+      <c r="V38" s="177"/>
+      <c r="W38" s="177"/>
+      <c r="X38" s="34"/>
+      <c r="Y38" s="105"/>
+      <c r="Z38" s="105"/>
+      <c r="AA38" s="105"/>
+      <c r="AB38" s="105"/>
+      <c r="AC38" s="71"/>
+      <c r="AD38" s="103"/>
+      <c r="AE38" s="103"/>
+      <c r="AF38" s="103"/>
+      <c r="AG38" s="103"/>
+      <c r="AH38" s="103"/>
+      <c r="AI38" s="103"/>
+    </row>
+    <row r="39" spans="2:37" ht="7.5" customHeight="1">
+      <c r="B39" s="169"/>
+      <c r="C39" s="170"/>
+      <c r="D39" s="169"/>
+      <c r="E39" s="170"/>
+      <c r="F39" s="169"/>
+      <c r="G39" s="174"/>
+      <c r="H39" s="174"/>
+      <c r="I39" s="174"/>
+      <c r="J39" s="170"/>
+      <c r="K39" s="33"/>
+      <c r="S39" s="103" t="s">
         <v>28</v>
       </c>
-      <c r="Z36" s="100"/>
-[...79 lines deleted...]
-      <c r="S39" s="98" t="s">
+      <c r="T39" s="103"/>
+      <c r="U39" s="103"/>
+      <c r="V39" s="103"/>
+      <c r="W39" s="103" t="s">
         <v>29</v>
       </c>
-      <c r="T39" s="98"/>
-[...18 lines deleted...]
-      <c r="AK39" s="98"/>
+      <c r="X39" s="103"/>
+      <c r="Y39" s="103"/>
+      <c r="Z39" s="103"/>
+      <c r="AA39" s="103"/>
+      <c r="AB39" s="103"/>
+      <c r="AC39" s="103"/>
+      <c r="AD39" s="103"/>
+      <c r="AE39" s="103"/>
+      <c r="AF39" s="103"/>
+      <c r="AG39" s="103"/>
+      <c r="AH39" s="103"/>
+      <c r="AI39" s="103"/>
+      <c r="AJ39" s="103"/>
+      <c r="AK39" s="103"/>
     </row>
     <row r="40" spans="2:37" ht="7.5" customHeight="1">
-      <c r="B40" s="176"/>
-[...7 lines deleted...]
-      <c r="J40" s="177"/>
+      <c r="B40" s="169"/>
+      <c r="C40" s="170"/>
+      <c r="D40" s="169"/>
+      <c r="E40" s="170"/>
+      <c r="F40" s="169"/>
+      <c r="G40" s="174"/>
+      <c r="H40" s="174"/>
+      <c r="I40" s="174"/>
+      <c r="J40" s="170"/>
       <c r="K40" s="33"/>
-      <c r="S40" s="98"/>
-[...17 lines deleted...]
-      <c r="AK40" s="98"/>
+      <c r="S40" s="103"/>
+      <c r="T40" s="103"/>
+      <c r="U40" s="103"/>
+      <c r="V40" s="103"/>
+      <c r="W40" s="103"/>
+      <c r="X40" s="103"/>
+      <c r="Y40" s="103"/>
+      <c r="Z40" s="103"/>
+      <c r="AA40" s="103"/>
+      <c r="AB40" s="103"/>
+      <c r="AC40" s="103"/>
+      <c r="AD40" s="103"/>
+      <c r="AE40" s="103"/>
+      <c r="AF40" s="103"/>
+      <c r="AG40" s="103"/>
+      <c r="AH40" s="103"/>
+      <c r="AI40" s="103"/>
+      <c r="AJ40" s="103"/>
+      <c r="AK40" s="103"/>
     </row>
     <row r="41" spans="2:37" ht="7.5" customHeight="1">
-      <c r="B41" s="178"/>
-[...7 lines deleted...]
-      <c r="J41" s="179"/>
+      <c r="B41" s="171"/>
+      <c r="C41" s="172"/>
+      <c r="D41" s="171"/>
+      <c r="E41" s="172"/>
+      <c r="F41" s="171"/>
+      <c r="G41" s="175"/>
+      <c r="H41" s="175"/>
+      <c r="I41" s="175"/>
+      <c r="J41" s="172"/>
       <c r="K41" s="33"/>
-      <c r="S41" s="98"/>
-[...17 lines deleted...]
-      <c r="AK41" s="98"/>
+      <c r="S41" s="103"/>
+      <c r="T41" s="103"/>
+      <c r="U41" s="103"/>
+      <c r="V41" s="103"/>
+      <c r="W41" s="103"/>
+      <c r="X41" s="103"/>
+      <c r="Y41" s="103"/>
+      <c r="Z41" s="103"/>
+      <c r="AA41" s="103"/>
+      <c r="AB41" s="103"/>
+      <c r="AC41" s="103"/>
+      <c r="AD41" s="103"/>
+      <c r="AE41" s="103"/>
+      <c r="AF41" s="103"/>
+      <c r="AG41" s="103"/>
+      <c r="AH41" s="103"/>
+      <c r="AI41" s="103"/>
+      <c r="AJ41" s="103"/>
+      <c r="AK41" s="103"/>
     </row>
     <row r="42" spans="2:37" ht="15.75" customHeight="1"/>
   </sheetData>
-  <mergeCells count="117">
+  <mergeCells count="118">
+    <mergeCell ref="K30:Q30"/>
+    <mergeCell ref="U20:X20"/>
+    <mergeCell ref="U21:X21"/>
     <mergeCell ref="B18:J18"/>
     <mergeCell ref="K18:Q18"/>
     <mergeCell ref="R18:T18"/>
     <mergeCell ref="AE18:AJ18"/>
     <mergeCell ref="U18:X18"/>
     <mergeCell ref="U26:AJ26"/>
     <mergeCell ref="Y18:AD18"/>
     <mergeCell ref="Y20:AD20"/>
     <mergeCell ref="Y21:AD21"/>
     <mergeCell ref="Y22:AD22"/>
     <mergeCell ref="Y23:AD23"/>
     <mergeCell ref="K19:X19"/>
     <mergeCell ref="Y19:AJ19"/>
     <mergeCell ref="Y24:AJ24"/>
     <mergeCell ref="B21:J21"/>
     <mergeCell ref="K21:Q21"/>
     <mergeCell ref="R21:T21"/>
     <mergeCell ref="AE21:AJ21"/>
     <mergeCell ref="B20:J20"/>
     <mergeCell ref="K20:Q20"/>
     <mergeCell ref="R20:T20"/>
-    <mergeCell ref="AE20:AJ20"/>
-[...4 lines deleted...]
-    <mergeCell ref="B16:J16"/>
     <mergeCell ref="S39:V41"/>
     <mergeCell ref="X39:AK41"/>
     <mergeCell ref="W39:W41"/>
     <mergeCell ref="B33:C34"/>
     <mergeCell ref="D33:E34"/>
     <mergeCell ref="F33:J34"/>
     <mergeCell ref="B35:C41"/>
     <mergeCell ref="D35:E41"/>
     <mergeCell ref="F35:J41"/>
     <mergeCell ref="S33:Z35"/>
     <mergeCell ref="AB33:AJ35"/>
     <mergeCell ref="S36:W38"/>
     <mergeCell ref="Y36:AB38"/>
     <mergeCell ref="AD36:AI38"/>
-    <mergeCell ref="B22:J22"/>
-[...3 lines deleted...]
-    <mergeCell ref="B28:J28"/>
     <mergeCell ref="U30:AJ30"/>
-    <mergeCell ref="U21:X21"/>
-[...17 lines deleted...]
-    <mergeCell ref="U28:AJ28"/>
     <mergeCell ref="A1:AK1"/>
-    <mergeCell ref="T13:X13"/>
-[...1 lines deleted...]
-    <mergeCell ref="D13:S13"/>
     <mergeCell ref="AE15:AJ15"/>
     <mergeCell ref="AH2:AI2"/>
     <mergeCell ref="U8:W8"/>
     <mergeCell ref="U9:W9"/>
     <mergeCell ref="AE2:AF2"/>
     <mergeCell ref="X10:AD10"/>
     <mergeCell ref="AG10:AK10"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="U5:W5"/>
     <mergeCell ref="U10:W10"/>
     <mergeCell ref="Y2:Z2"/>
     <mergeCell ref="AA2:AB2"/>
     <mergeCell ref="Y6:AD6"/>
     <mergeCell ref="AC2:AD2"/>
-    <mergeCell ref="K15:Q15"/>
-[...9 lines deleted...]
-    <mergeCell ref="AD4:AK4"/>
+    <mergeCell ref="B25:J25"/>
+    <mergeCell ref="AE25:AJ25"/>
+    <mergeCell ref="B26:J26"/>
+    <mergeCell ref="B24:J24"/>
+    <mergeCell ref="K24:Q24"/>
+    <mergeCell ref="R24:T24"/>
+    <mergeCell ref="V24:X24"/>
+    <mergeCell ref="B30:J30"/>
     <mergeCell ref="Y17:AD17"/>
     <mergeCell ref="B14:J14"/>
     <mergeCell ref="K14:Q14"/>
     <mergeCell ref="R14:T14"/>
-    <mergeCell ref="U6:W7"/>
-[...3 lines deleted...]
-    <mergeCell ref="U11:W11"/>
+    <mergeCell ref="B22:J22"/>
+    <mergeCell ref="K22:Q22"/>
+    <mergeCell ref="R22:T22"/>
+    <mergeCell ref="AE22:AJ22"/>
+    <mergeCell ref="B28:J28"/>
+    <mergeCell ref="U28:AJ28"/>
+    <mergeCell ref="B19:J19"/>
+    <mergeCell ref="K26:Q26"/>
+    <mergeCell ref="U22:X22"/>
+    <mergeCell ref="U23:X23"/>
+    <mergeCell ref="B23:J23"/>
+    <mergeCell ref="K23:Q23"/>
+    <mergeCell ref="R23:T23"/>
+    <mergeCell ref="AE23:AJ23"/>
+    <mergeCell ref="K28:Q28"/>
+    <mergeCell ref="AE20:AJ20"/>
     <mergeCell ref="R17:T17"/>
     <mergeCell ref="U16:X16"/>
     <mergeCell ref="X11:AK11"/>
     <mergeCell ref="X7:AK7"/>
     <mergeCell ref="X8:AK8"/>
     <mergeCell ref="X9:AJ9"/>
     <mergeCell ref="E10:K11"/>
     <mergeCell ref="B17:J17"/>
     <mergeCell ref="K17:Q17"/>
-    <mergeCell ref="AE10:AF10"/>
+    <mergeCell ref="AE17:AJ17"/>
+    <mergeCell ref="U17:X17"/>
+    <mergeCell ref="B16:J16"/>
     <mergeCell ref="AE14:AK14"/>
     <mergeCell ref="U14:X14"/>
     <mergeCell ref="B15:J15"/>
+    <mergeCell ref="Y16:AD16"/>
+    <mergeCell ref="K16:Q16"/>
+    <mergeCell ref="R16:T16"/>
+    <mergeCell ref="AE16:AJ16"/>
+    <mergeCell ref="K15:Q15"/>
+    <mergeCell ref="R15:T15"/>
+    <mergeCell ref="U15:X15"/>
+    <mergeCell ref="Y14:AD14"/>
+    <mergeCell ref="Y15:AD15"/>
+    <mergeCell ref="U4:AC4"/>
+    <mergeCell ref="AD4:AK4"/>
+    <mergeCell ref="D13:L13"/>
+    <mergeCell ref="T13:Y13"/>
+    <mergeCell ref="Z13:AK13"/>
+    <mergeCell ref="P13:S13"/>
+    <mergeCell ref="U6:W7"/>
+    <mergeCell ref="B10:C11"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="U11:W11"/>
+    <mergeCell ref="AE10:AF10"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.51181102362204722" right="0.11811023622047245" top="0.55118110236220474" bottom="0.15748031496062992" header="0.31496062992125984" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5433ED4A-D3F7-4B90-950F-22A30CFFA075}">
-  <dimension ref="A1:AR30"/>
+  <dimension ref="A1:AS30"/>
   <sheetViews>
-    <sheetView showZeros="0" topLeftCell="A5" workbookViewId="0">
-      <selection activeCell="AR16" sqref="AR16"/>
+    <sheetView showZeros="0" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="AM1" sqref="AM1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="25.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="2.5" customWidth="1"/>
     <col min="2" max="5" width="4.5" customWidth="1"/>
     <col min="6" max="6" width="4.125" customWidth="1"/>
     <col min="7" max="10" width="4.125" style="1" customWidth="1"/>
     <col min="11" max="17" width="5.25" style="1" customWidth="1"/>
     <col min="18" max="20" width="3.75" style="1" customWidth="1"/>
     <col min="21" max="23" width="1.875" style="1" customWidth="1"/>
-    <col min="24" max="28" width="2.25" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="37" max="37" width="1.875" style="1" customWidth="1"/>
+    <col min="24" max="29" width="2.25" style="1" customWidth="1"/>
+    <col min="30" max="30" width="2.625" style="1" customWidth="1"/>
+    <col min="31" max="32" width="2.375" style="1" customWidth="1"/>
+    <col min="33" max="36" width="2.875" style="1" customWidth="1"/>
+    <col min="37" max="37" width="2" style="1" customWidth="1"/>
+    <col min="38" max="38" width="1.875" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44" ht="25.5" customHeight="1">
-[...40 lines deleted...]
-    <row r="2" spans="1:44" ht="9" customHeight="1" thickBot="1">
+    <row r="1" spans="1:45" ht="25.5" customHeight="1">
+      <c r="A1" s="142" t="s">
+        <v>45</v>
+      </c>
+      <c r="B1" s="142"/>
+      <c r="C1" s="142"/>
+      <c r="D1" s="142"/>
+      <c r="E1" s="142"/>
+      <c r="F1" s="142"/>
+      <c r="G1" s="142"/>
+      <c r="H1" s="142"/>
+      <c r="I1" s="142"/>
+      <c r="J1" s="142"/>
+      <c r="K1" s="142"/>
+      <c r="L1" s="142"/>
+      <c r="M1" s="142"/>
+      <c r="N1" s="142"/>
+      <c r="O1" s="142"/>
+      <c r="P1" s="142"/>
+      <c r="Q1" s="142"/>
+      <c r="R1" s="142"/>
+      <c r="S1" s="142"/>
+      <c r="T1" s="142"/>
+      <c r="U1" s="142"/>
+      <c r="V1" s="142"/>
+      <c r="W1" s="142"/>
+      <c r="X1" s="142"/>
+      <c r="Y1" s="142"/>
+      <c r="Z1" s="142"/>
+      <c r="AA1" s="142"/>
+      <c r="AB1" s="142"/>
+      <c r="AC1" s="142"/>
+      <c r="AD1" s="142"/>
+      <c r="AE1" s="142"/>
+      <c r="AF1" s="142"/>
+      <c r="AG1" s="142"/>
+      <c r="AH1" s="142"/>
+      <c r="AI1" s="142"/>
+      <c r="AJ1" s="142"/>
+      <c r="AK1" s="142"/>
+      <c r="AL1"/>
+    </row>
+    <row r="2" spans="1:45" ht="9" customHeight="1" thickBot="1">
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
-      <c r="AL2" s="1"/>
       <c r="AM2" s="1"/>
       <c r="AN2" s="1"/>
       <c r="AO2" s="1"/>
       <c r="AP2" s="1"/>
       <c r="AQ2" s="1"/>
       <c r="AR2" s="1"/>
-    </row>
-[...5 lines deleted...]
-      <c r="D3" s="129">
+      <c r="AS2" s="1"/>
+    </row>
+    <row r="3" spans="1:45" ht="18.75" customHeight="1">
+      <c r="B3" s="91" t="s">
+        <v>37</v>
+      </c>
+      <c r="C3" s="92"/>
+      <c r="D3" s="77">
         <f>請求書!D13</f>
         <v>0</v>
       </c>
-      <c r="E3" s="129"/>
-[...22 lines deleted...]
-        <f>請求書!Y13</f>
+      <c r="E3" s="77"/>
+      <c r="F3" s="77"/>
+      <c r="G3" s="77"/>
+      <c r="H3" s="77"/>
+      <c r="I3" s="77"/>
+      <c r="J3" s="77"/>
+      <c r="K3" s="77"/>
+      <c r="L3" s="77"/>
+      <c r="M3" s="77"/>
+      <c r="N3" s="77"/>
+      <c r="O3" s="77"/>
+      <c r="P3" s="77"/>
+      <c r="Q3" s="77"/>
+      <c r="R3" s="77"/>
+      <c r="S3" s="78"/>
+      <c r="T3" s="79" t="s">
+        <v>59</v>
+      </c>
+      <c r="U3" s="80"/>
+      <c r="V3" s="80"/>
+      <c r="W3" s="80"/>
+      <c r="X3" s="80"/>
+      <c r="Y3" s="81"/>
+      <c r="Z3" s="82">
+        <f>請求書!Z13</f>
         <v>0</v>
       </c>
-      <c r="Z3" s="126"/>
-[...12 lines deleted...]
-      <c r="B4" s="78" t="s">
+      <c r="AA3" s="83"/>
+      <c r="AB3" s="83"/>
+      <c r="AC3" s="83"/>
+      <c r="AD3" s="83"/>
+      <c r="AE3" s="83"/>
+      <c r="AF3" s="83"/>
+      <c r="AG3" s="83"/>
+      <c r="AH3" s="83"/>
+      <c r="AI3" s="83"/>
+      <c r="AJ3" s="83"/>
+      <c r="AK3" s="83"/>
+      <c r="AL3" s="16"/>
+    </row>
+    <row r="4" spans="1:45" ht="18.75" customHeight="1">
+      <c r="B4" s="135" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="79"/>
-[...7 lines deleted...]
-      <c r="K4" s="81" t="s">
+      <c r="C4" s="115"/>
+      <c r="D4" s="115"/>
+      <c r="E4" s="115"/>
+      <c r="F4" s="115"/>
+      <c r="G4" s="115"/>
+      <c r="H4" s="115"/>
+      <c r="I4" s="115"/>
+      <c r="J4" s="118"/>
+      <c r="K4" s="117" t="s">
         <v>7</v>
       </c>
-      <c r="L4" s="79"/>
-[...5 lines deleted...]
-      <c r="R4" s="81" t="s">
+      <c r="L4" s="115"/>
+      <c r="M4" s="115"/>
+      <c r="N4" s="115"/>
+      <c r="O4" s="115"/>
+      <c r="P4" s="115"/>
+      <c r="Q4" s="115"/>
+      <c r="R4" s="117" t="s">
         <v>5</v>
       </c>
-      <c r="S4" s="79"/>
-[...1 lines deleted...]
-      <c r="U4" s="81" t="s">
+      <c r="S4" s="115"/>
+      <c r="T4" s="118"/>
+      <c r="U4" s="117" t="s">
         <v>6</v>
       </c>
-      <c r="V4" s="79"/>
-[...2 lines deleted...]
-      <c r="Y4" s="81" t="s">
+      <c r="V4" s="115"/>
+      <c r="W4" s="115"/>
+      <c r="X4" s="118"/>
+      <c r="Y4" s="117" t="s">
         <v>8</v>
       </c>
-      <c r="Z4" s="79"/>
-[...3 lines deleted...]
-      <c r="AD4" s="79" t="s">
+      <c r="Z4" s="115"/>
+      <c r="AA4" s="115"/>
+      <c r="AB4" s="115"/>
+      <c r="AC4" s="115"/>
+      <c r="AD4" s="118"/>
+      <c r="AE4" s="115" t="s">
         <v>4</v>
       </c>
-      <c r="AE4" s="79"/>
-[...38 lines deleted...]
-        <f t="shared" ref="AD5:AD16" si="0">SUM(R5*Y5)</f>
+      <c r="AF4" s="115"/>
+      <c r="AG4" s="115"/>
+      <c r="AH4" s="115"/>
+      <c r="AI4" s="115"/>
+      <c r="AJ4" s="115"/>
+      <c r="AK4" s="116"/>
+    </row>
+    <row r="5" spans="1:45" ht="18.75" customHeight="1">
+      <c r="B5" s="204" t="s">
+        <v>46</v>
+      </c>
+      <c r="C5" s="130"/>
+      <c r="D5" s="130"/>
+      <c r="E5" s="130"/>
+      <c r="F5" s="130"/>
+      <c r="G5" s="130"/>
+      <c r="H5" s="130"/>
+      <c r="I5" s="130"/>
+      <c r="J5" s="131"/>
+      <c r="K5" s="125"/>
+      <c r="L5" s="120"/>
+      <c r="M5" s="120"/>
+      <c r="N5" s="120"/>
+      <c r="O5" s="120"/>
+      <c r="P5" s="120"/>
+      <c r="Q5" s="120"/>
+      <c r="R5" s="126"/>
+      <c r="S5" s="127"/>
+      <c r="T5" s="128"/>
+      <c r="U5" s="129"/>
+      <c r="V5" s="130"/>
+      <c r="W5" s="130"/>
+      <c r="X5" s="131"/>
+      <c r="Y5" s="132"/>
+      <c r="Z5" s="133"/>
+      <c r="AA5" s="133"/>
+      <c r="AB5" s="133"/>
+      <c r="AC5" s="133"/>
+      <c r="AD5" s="134"/>
+      <c r="AE5" s="113">
+        <f t="shared" ref="AE5:AE16" si="0">SUM(R5*Y5)</f>
         <v>0</v>
       </c>
-      <c r="AE5" s="123"/>
-[...35 lines deleted...]
-      <c r="AD6" s="196">
+      <c r="AF5" s="114"/>
+      <c r="AG5" s="114"/>
+      <c r="AH5" s="114"/>
+      <c r="AI5" s="114"/>
+      <c r="AJ5" s="114"/>
+      <c r="AK5" s="42"/>
+    </row>
+    <row r="6" spans="1:45" ht="18.75" customHeight="1">
+      <c r="B6" s="109"/>
+      <c r="C6" s="110"/>
+      <c r="D6" s="110"/>
+      <c r="E6" s="110"/>
+      <c r="F6" s="110"/>
+      <c r="G6" s="110"/>
+      <c r="H6" s="110"/>
+      <c r="I6" s="110"/>
+      <c r="J6" s="111"/>
+      <c r="K6" s="112"/>
+      <c r="L6" s="110"/>
+      <c r="M6" s="110"/>
+      <c r="N6" s="110"/>
+      <c r="O6" s="110"/>
+      <c r="P6" s="110"/>
+      <c r="Q6" s="111"/>
+      <c r="R6" s="95"/>
+      <c r="S6" s="96"/>
+      <c r="T6" s="97"/>
+      <c r="U6" s="98"/>
+      <c r="V6" s="99"/>
+      <c r="W6" s="99"/>
+      <c r="X6" s="100"/>
+      <c r="Y6" s="199"/>
+      <c r="Z6" s="200"/>
+      <c r="AA6" s="200"/>
+      <c r="AB6" s="200"/>
+      <c r="AC6" s="200"/>
+      <c r="AD6" s="201"/>
+      <c r="AE6" s="202">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AE6" s="185"/>
-[...35 lines deleted...]
-      <c r="AD7" s="196">
+      <c r="AF6" s="136"/>
+      <c r="AG6" s="136"/>
+      <c r="AH6" s="136"/>
+      <c r="AI6" s="136"/>
+      <c r="AJ6" s="136"/>
+      <c r="AK6" s="12"/>
+    </row>
+    <row r="7" spans="1:45" ht="18.75" customHeight="1">
+      <c r="B7" s="109"/>
+      <c r="C7" s="110"/>
+      <c r="D7" s="110"/>
+      <c r="E7" s="110"/>
+      <c r="F7" s="110"/>
+      <c r="G7" s="110"/>
+      <c r="H7" s="110"/>
+      <c r="I7" s="110"/>
+      <c r="J7" s="111"/>
+      <c r="K7" s="112"/>
+      <c r="L7" s="110"/>
+      <c r="M7" s="110"/>
+      <c r="N7" s="110"/>
+      <c r="O7" s="110"/>
+      <c r="P7" s="110"/>
+      <c r="Q7" s="111"/>
+      <c r="R7" s="95"/>
+      <c r="S7" s="96"/>
+      <c r="T7" s="97"/>
+      <c r="U7" s="98"/>
+      <c r="V7" s="99"/>
+      <c r="W7" s="99"/>
+      <c r="X7" s="100"/>
+      <c r="Y7" s="199"/>
+      <c r="Z7" s="200"/>
+      <c r="AA7" s="200"/>
+      <c r="AB7" s="200"/>
+      <c r="AC7" s="200"/>
+      <c r="AD7" s="201"/>
+      <c r="AE7" s="202">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AE7" s="185"/>
-[...35 lines deleted...]
-      <c r="AD8" s="196">
+      <c r="AF7" s="136"/>
+      <c r="AG7" s="136"/>
+      <c r="AH7" s="136"/>
+      <c r="AI7" s="136"/>
+      <c r="AJ7" s="136"/>
+      <c r="AK7" s="12"/>
+    </row>
+    <row r="8" spans="1:45" ht="18.75" customHeight="1">
+      <c r="B8" s="109"/>
+      <c r="C8" s="110"/>
+      <c r="D8" s="110"/>
+      <c r="E8" s="110"/>
+      <c r="F8" s="110"/>
+      <c r="G8" s="110"/>
+      <c r="H8" s="110"/>
+      <c r="I8" s="110"/>
+      <c r="J8" s="111"/>
+      <c r="K8" s="112"/>
+      <c r="L8" s="110"/>
+      <c r="M8" s="110"/>
+      <c r="N8" s="110"/>
+      <c r="O8" s="110"/>
+      <c r="P8" s="110"/>
+      <c r="Q8" s="111"/>
+      <c r="R8" s="95"/>
+      <c r="S8" s="96"/>
+      <c r="T8" s="97"/>
+      <c r="U8" s="98"/>
+      <c r="V8" s="99"/>
+      <c r="W8" s="99"/>
+      <c r="X8" s="100"/>
+      <c r="Y8" s="199"/>
+      <c r="Z8" s="200"/>
+      <c r="AA8" s="200"/>
+      <c r="AB8" s="200"/>
+      <c r="AC8" s="200"/>
+      <c r="AD8" s="201"/>
+      <c r="AE8" s="202">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AE8" s="185"/>
-[...35 lines deleted...]
-      <c r="AD9" s="196">
+      <c r="AF8" s="136"/>
+      <c r="AG8" s="136"/>
+      <c r="AH8" s="136"/>
+      <c r="AI8" s="136"/>
+      <c r="AJ8" s="136"/>
+      <c r="AK8" s="12"/>
+    </row>
+    <row r="9" spans="1:45" ht="18.75" customHeight="1">
+      <c r="B9" s="109"/>
+      <c r="C9" s="110"/>
+      <c r="D9" s="110"/>
+      <c r="E9" s="110"/>
+      <c r="F9" s="110"/>
+      <c r="G9" s="110"/>
+      <c r="H9" s="110"/>
+      <c r="I9" s="110"/>
+      <c r="J9" s="111"/>
+      <c r="K9" s="112"/>
+      <c r="L9" s="110"/>
+      <c r="M9" s="110"/>
+      <c r="N9" s="110"/>
+      <c r="O9" s="110"/>
+      <c r="P9" s="110"/>
+      <c r="Q9" s="111"/>
+      <c r="R9" s="95"/>
+      <c r="S9" s="96"/>
+      <c r="T9" s="97"/>
+      <c r="U9" s="98"/>
+      <c r="V9" s="99"/>
+      <c r="W9" s="99"/>
+      <c r="X9" s="100"/>
+      <c r="Y9" s="199"/>
+      <c r="Z9" s="200"/>
+      <c r="AA9" s="200"/>
+      <c r="AB9" s="200"/>
+      <c r="AC9" s="200"/>
+      <c r="AD9" s="201"/>
+      <c r="AE9" s="202">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AE9" s="185"/>
-[...35 lines deleted...]
-      <c r="AD10" s="196">
+      <c r="AF9" s="136"/>
+      <c r="AG9" s="136"/>
+      <c r="AH9" s="136"/>
+      <c r="AI9" s="136"/>
+      <c r="AJ9" s="136"/>
+      <c r="AK9" s="12"/>
+    </row>
+    <row r="10" spans="1:45" ht="18.75" customHeight="1">
+      <c r="B10" s="109"/>
+      <c r="C10" s="110"/>
+      <c r="D10" s="110"/>
+      <c r="E10" s="110"/>
+      <c r="F10" s="110"/>
+      <c r="G10" s="110"/>
+      <c r="H10" s="110"/>
+      <c r="I10" s="110"/>
+      <c r="J10" s="111"/>
+      <c r="K10" s="112"/>
+      <c r="L10" s="110"/>
+      <c r="M10" s="110"/>
+      <c r="N10" s="110"/>
+      <c r="O10" s="110"/>
+      <c r="P10" s="110"/>
+      <c r="Q10" s="111"/>
+      <c r="R10" s="95"/>
+      <c r="S10" s="96"/>
+      <c r="T10" s="97"/>
+      <c r="U10" s="98"/>
+      <c r="V10" s="99"/>
+      <c r="W10" s="99"/>
+      <c r="X10" s="100"/>
+      <c r="Y10" s="199"/>
+      <c r="Z10" s="200"/>
+      <c r="AA10" s="200"/>
+      <c r="AB10" s="200"/>
+      <c r="AC10" s="200"/>
+      <c r="AD10" s="201"/>
+      <c r="AE10" s="202">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AE10" s="185"/>
-[...35 lines deleted...]
-      <c r="AD11" s="196">
+      <c r="AF10" s="136"/>
+      <c r="AG10" s="136"/>
+      <c r="AH10" s="136"/>
+      <c r="AI10" s="136"/>
+      <c r="AJ10" s="136"/>
+      <c r="AK10" s="12"/>
+    </row>
+    <row r="11" spans="1:45" ht="18.75" customHeight="1">
+      <c r="B11" s="109"/>
+      <c r="C11" s="110"/>
+      <c r="D11" s="110"/>
+      <c r="E11" s="110"/>
+      <c r="F11" s="110"/>
+      <c r="G11" s="110"/>
+      <c r="H11" s="110"/>
+      <c r="I11" s="110"/>
+      <c r="J11" s="111"/>
+      <c r="K11" s="112"/>
+      <c r="L11" s="110"/>
+      <c r="M11" s="110"/>
+      <c r="N11" s="110"/>
+      <c r="O11" s="110"/>
+      <c r="P11" s="110"/>
+      <c r="Q11" s="111"/>
+      <c r="R11" s="95"/>
+      <c r="S11" s="96"/>
+      <c r="T11" s="97"/>
+      <c r="U11" s="98"/>
+      <c r="V11" s="99"/>
+      <c r="W11" s="99"/>
+      <c r="X11" s="100"/>
+      <c r="Y11" s="199"/>
+      <c r="Z11" s="200"/>
+      <c r="AA11" s="200"/>
+      <c r="AB11" s="200"/>
+      <c r="AC11" s="200"/>
+      <c r="AD11" s="201"/>
+      <c r="AE11" s="202">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AE11" s="185"/>
-[...35 lines deleted...]
-      <c r="AD12" s="196">
+      <c r="AF11" s="136"/>
+      <c r="AG11" s="136"/>
+      <c r="AH11" s="136"/>
+      <c r="AI11" s="136"/>
+      <c r="AJ11" s="136"/>
+      <c r="AK11" s="12"/>
+    </row>
+    <row r="12" spans="1:45" ht="18.75" customHeight="1">
+      <c r="B12" s="109"/>
+      <c r="C12" s="110"/>
+      <c r="D12" s="110"/>
+      <c r="E12" s="110"/>
+      <c r="F12" s="110"/>
+      <c r="G12" s="110"/>
+      <c r="H12" s="110"/>
+      <c r="I12" s="110"/>
+      <c r="J12" s="111"/>
+      <c r="K12" s="112"/>
+      <c r="L12" s="110"/>
+      <c r="M12" s="110"/>
+      <c r="N12" s="110"/>
+      <c r="O12" s="110"/>
+      <c r="P12" s="110"/>
+      <c r="Q12" s="111"/>
+      <c r="R12" s="95"/>
+      <c r="S12" s="96"/>
+      <c r="T12" s="97"/>
+      <c r="U12" s="98"/>
+      <c r="V12" s="99"/>
+      <c r="W12" s="99"/>
+      <c r="X12" s="100"/>
+      <c r="Y12" s="199"/>
+      <c r="Z12" s="200"/>
+      <c r="AA12" s="200"/>
+      <c r="AB12" s="200"/>
+      <c r="AC12" s="200"/>
+      <c r="AD12" s="201"/>
+      <c r="AE12" s="202">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AE12" s="185"/>
-[...35 lines deleted...]
-      <c r="AD13" s="196">
+      <c r="AF12" s="136"/>
+      <c r="AG12" s="136"/>
+      <c r="AH12" s="136"/>
+      <c r="AI12" s="136"/>
+      <c r="AJ12" s="136"/>
+      <c r="AK12" s="12"/>
+    </row>
+    <row r="13" spans="1:45" ht="18.75" customHeight="1">
+      <c r="B13" s="109"/>
+      <c r="C13" s="110"/>
+      <c r="D13" s="110"/>
+      <c r="E13" s="110"/>
+      <c r="F13" s="110"/>
+      <c r="G13" s="110"/>
+      <c r="H13" s="110"/>
+      <c r="I13" s="110"/>
+      <c r="J13" s="111"/>
+      <c r="K13" s="112"/>
+      <c r="L13" s="110"/>
+      <c r="M13" s="110"/>
+      <c r="N13" s="110"/>
+      <c r="O13" s="110"/>
+      <c r="P13" s="110"/>
+      <c r="Q13" s="111"/>
+      <c r="R13" s="95"/>
+      <c r="S13" s="96"/>
+      <c r="T13" s="97"/>
+      <c r="U13" s="98"/>
+      <c r="V13" s="99"/>
+      <c r="W13" s="99"/>
+      <c r="X13" s="100"/>
+      <c r="Y13" s="199"/>
+      <c r="Z13" s="200"/>
+      <c r="AA13" s="200"/>
+      <c r="AB13" s="200"/>
+      <c r="AC13" s="200"/>
+      <c r="AD13" s="201"/>
+      <c r="AE13" s="202">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AE13" s="185"/>
-[...35 lines deleted...]
-      <c r="AD14" s="196">
+      <c r="AF13" s="136"/>
+      <c r="AG13" s="136"/>
+      <c r="AH13" s="136"/>
+      <c r="AI13" s="136"/>
+      <c r="AJ13" s="136"/>
+      <c r="AK13" s="12"/>
+    </row>
+    <row r="14" spans="1:45" ht="18.75" customHeight="1">
+      <c r="B14" s="109"/>
+      <c r="C14" s="110"/>
+      <c r="D14" s="110"/>
+      <c r="E14" s="110"/>
+      <c r="F14" s="110"/>
+      <c r="G14" s="110"/>
+      <c r="H14" s="110"/>
+      <c r="I14" s="110"/>
+      <c r="J14" s="111"/>
+      <c r="K14" s="112"/>
+      <c r="L14" s="110"/>
+      <c r="M14" s="110"/>
+      <c r="N14" s="110"/>
+      <c r="O14" s="110"/>
+      <c r="P14" s="110"/>
+      <c r="Q14" s="111"/>
+      <c r="R14" s="95"/>
+      <c r="S14" s="96"/>
+      <c r="T14" s="97"/>
+      <c r="U14" s="98"/>
+      <c r="V14" s="99"/>
+      <c r="W14" s="99"/>
+      <c r="X14" s="100"/>
+      <c r="Y14" s="199"/>
+      <c r="Z14" s="200"/>
+      <c r="AA14" s="200"/>
+      <c r="AB14" s="200"/>
+      <c r="AC14" s="200"/>
+      <c r="AD14" s="201"/>
+      <c r="AE14" s="202">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AE14" s="185"/>
-[...35 lines deleted...]
-      <c r="AD15" s="196">
+      <c r="AF14" s="136"/>
+      <c r="AG14" s="136"/>
+      <c r="AH14" s="136"/>
+      <c r="AI14" s="136"/>
+      <c r="AJ14" s="136"/>
+      <c r="AK14" s="12"/>
+    </row>
+    <row r="15" spans="1:45" ht="18.75" customHeight="1">
+      <c r="B15" s="109"/>
+      <c r="C15" s="110"/>
+      <c r="D15" s="110"/>
+      <c r="E15" s="110"/>
+      <c r="F15" s="110"/>
+      <c r="G15" s="110"/>
+      <c r="H15" s="110"/>
+      <c r="I15" s="110"/>
+      <c r="J15" s="111"/>
+      <c r="K15" s="112"/>
+      <c r="L15" s="110"/>
+      <c r="M15" s="110"/>
+      <c r="N15" s="110"/>
+      <c r="O15" s="110"/>
+      <c r="P15" s="110"/>
+      <c r="Q15" s="111"/>
+      <c r="R15" s="95"/>
+      <c r="S15" s="96"/>
+      <c r="T15" s="97"/>
+      <c r="U15" s="98"/>
+      <c r="V15" s="99"/>
+      <c r="W15" s="99"/>
+      <c r="X15" s="100"/>
+      <c r="Y15" s="199"/>
+      <c r="Z15" s="200"/>
+      <c r="AA15" s="200"/>
+      <c r="AB15" s="200"/>
+      <c r="AC15" s="200"/>
+      <c r="AD15" s="201"/>
+      <c r="AE15" s="202">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AE15" s="185"/>
-[...35 lines deleted...]
-      <c r="AD16" s="196">
+      <c r="AF15" s="136"/>
+      <c r="AG15" s="136"/>
+      <c r="AH15" s="136"/>
+      <c r="AI15" s="136"/>
+      <c r="AJ15" s="136"/>
+      <c r="AK15" s="12"/>
+    </row>
+    <row r="16" spans="1:45" ht="18.75" customHeight="1">
+      <c r="B16" s="109"/>
+      <c r="C16" s="110"/>
+      <c r="D16" s="110"/>
+      <c r="E16" s="110"/>
+      <c r="F16" s="110"/>
+      <c r="G16" s="110"/>
+      <c r="H16" s="110"/>
+      <c r="I16" s="110"/>
+      <c r="J16" s="111"/>
+      <c r="K16" s="112"/>
+      <c r="L16" s="110"/>
+      <c r="M16" s="110"/>
+      <c r="N16" s="110"/>
+      <c r="O16" s="110"/>
+      <c r="P16" s="110"/>
+      <c r="Q16" s="111"/>
+      <c r="R16" s="95"/>
+      <c r="S16" s="96"/>
+      <c r="T16" s="97"/>
+      <c r="U16" s="98"/>
+      <c r="V16" s="99"/>
+      <c r="W16" s="99"/>
+      <c r="X16" s="100"/>
+      <c r="Y16" s="199"/>
+      <c r="Z16" s="200"/>
+      <c r="AA16" s="200"/>
+      <c r="AB16" s="200"/>
+      <c r="AC16" s="200"/>
+      <c r="AD16" s="201"/>
+      <c r="AE16" s="202">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AE16" s="185"/>
-[...6 lines deleted...]
-    <row r="17" spans="1:44" s="1" customFormat="1" ht="18.75" customHeight="1">
+      <c r="AF16" s="136"/>
+      <c r="AG16" s="136"/>
+      <c r="AH16" s="136"/>
+      <c r="AI16" s="136"/>
+      <c r="AJ16" s="136"/>
+      <c r="AK16" s="12"/>
+    </row>
+    <row r="17" spans="1:45" s="1" customFormat="1" ht="18.75" customHeight="1">
       <c r="A17"/>
-      <c r="B17" s="157"/>
-[...28 lines deleted...]
-        <f t="shared" ref="AD17:AD28" si="1">SUM(R17*Y17)</f>
+      <c r="B17" s="182"/>
+      <c r="C17" s="183"/>
+      <c r="D17" s="183"/>
+      <c r="E17" s="183"/>
+      <c r="F17" s="183"/>
+      <c r="G17" s="183"/>
+      <c r="H17" s="183"/>
+      <c r="I17" s="183"/>
+      <c r="J17" s="184"/>
+      <c r="K17" s="185"/>
+      <c r="L17" s="183"/>
+      <c r="M17" s="183"/>
+      <c r="N17" s="183"/>
+      <c r="O17" s="183"/>
+      <c r="P17" s="183"/>
+      <c r="Q17" s="184"/>
+      <c r="R17" s="186"/>
+      <c r="S17" s="187"/>
+      <c r="T17" s="188"/>
+      <c r="U17" s="179"/>
+      <c r="V17" s="180"/>
+      <c r="W17" s="180"/>
+      <c r="X17" s="181"/>
+      <c r="Y17" s="194"/>
+      <c r="Z17" s="195"/>
+      <c r="AA17" s="195"/>
+      <c r="AB17" s="195"/>
+      <c r="AC17" s="195"/>
+      <c r="AD17" s="196"/>
+      <c r="AE17" s="203">
+        <f t="shared" ref="AE17:AE28" si="1">SUM(R17*Y17)</f>
         <v>0</v>
       </c>
-      <c r="AE17" s="164"/>
-[...5 lines deleted...]
-      <c r="AL17"/>
+      <c r="AF17" s="189"/>
+      <c r="AG17" s="189"/>
+      <c r="AH17" s="189"/>
+      <c r="AI17" s="189"/>
+      <c r="AJ17" s="189"/>
+      <c r="AK17" s="20"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
-    </row>
-    <row r="18" spans="1:44" s="1" customFormat="1" ht="18.75" customHeight="1">
+      <c r="AS17"/>
+    </row>
+    <row r="18" spans="1:45" s="1" customFormat="1" ht="18.75" customHeight="1">
       <c r="A18"/>
-      <c r="B18" s="143" t="s">
-[...25 lines deleted...]
-        <f>SUM(AD5:AI17)</f>
+      <c r="B18" s="137" t="s">
+        <v>48</v>
+      </c>
+      <c r="C18" s="138"/>
+      <c r="D18" s="138"/>
+      <c r="E18" s="138"/>
+      <c r="F18" s="138"/>
+      <c r="G18" s="138"/>
+      <c r="H18" s="138"/>
+      <c r="I18" s="138"/>
+      <c r="J18" s="139"/>
+      <c r="K18" s="117"/>
+      <c r="L18" s="115"/>
+      <c r="M18" s="115"/>
+      <c r="N18" s="115"/>
+      <c r="O18" s="115"/>
+      <c r="P18" s="115"/>
+      <c r="Q18" s="115"/>
+      <c r="R18" s="115"/>
+      <c r="S18" s="115"/>
+      <c r="T18" s="115"/>
+      <c r="U18" s="115"/>
+      <c r="V18" s="115"/>
+      <c r="W18" s="115"/>
+      <c r="X18" s="118"/>
+      <c r="Y18" s="197">
+        <f>SUM(AE5:AJ17)</f>
         <v>0</v>
       </c>
-      <c r="Z18" s="192"/>
-[...10 lines deleted...]
-      <c r="AL18"/>
+      <c r="Z18" s="198"/>
+      <c r="AA18" s="198"/>
+      <c r="AB18" s="198"/>
+      <c r="AC18" s="198"/>
+      <c r="AD18" s="198"/>
+      <c r="AE18" s="198"/>
+      <c r="AF18" s="198"/>
+      <c r="AG18" s="198"/>
+      <c r="AH18" s="198"/>
+      <c r="AI18" s="198"/>
+      <c r="AJ18" s="198"/>
+      <c r="AK18" s="15"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
-    </row>
-    <row r="19" spans="1:44" s="1" customFormat="1" ht="18.75" customHeight="1">
+      <c r="AS18"/>
+    </row>
+    <row r="19" spans="1:45" s="1" customFormat="1" ht="18.75" customHeight="1">
       <c r="A19"/>
-      <c r="B19" s="109" t="s">
-[...36 lines deleted...]
-      <c r="AL19"/>
+      <c r="B19" s="119" t="s">
+        <v>47</v>
+      </c>
+      <c r="C19" s="120"/>
+      <c r="D19" s="120"/>
+      <c r="E19" s="120"/>
+      <c r="F19" s="120"/>
+      <c r="G19" s="120"/>
+      <c r="H19" s="120"/>
+      <c r="I19" s="120"/>
+      <c r="J19" s="121"/>
+      <c r="K19" s="125"/>
+      <c r="L19" s="120"/>
+      <c r="M19" s="120"/>
+      <c r="N19" s="120"/>
+      <c r="O19" s="120"/>
+      <c r="P19" s="120"/>
+      <c r="Q19" s="120"/>
+      <c r="R19" s="126"/>
+      <c r="S19" s="127"/>
+      <c r="T19" s="128"/>
+      <c r="U19" s="191"/>
+      <c r="V19" s="192"/>
+      <c r="W19" s="192"/>
+      <c r="X19" s="193"/>
+      <c r="Y19" s="132"/>
+      <c r="Z19" s="133"/>
+      <c r="AA19" s="133"/>
+      <c r="AB19" s="133"/>
+      <c r="AC19" s="133"/>
+      <c r="AD19" s="134"/>
+      <c r="AE19" s="114"/>
+      <c r="AF19" s="114"/>
+      <c r="AG19" s="114"/>
+      <c r="AH19" s="114"/>
+      <c r="AI19" s="114"/>
+      <c r="AJ19" s="114"/>
+      <c r="AK19" s="14"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
-    </row>
-    <row r="20" spans="1:44" s="1" customFormat="1" ht="18.75" customHeight="1">
+      <c r="AS19"/>
+    </row>
+    <row r="20" spans="1:45" s="1" customFormat="1" ht="18.75" customHeight="1">
       <c r="A20"/>
-      <c r="B20" s="104"/>
-[...28 lines deleted...]
-        <f t="shared" ref="AD20" si="2">SUM(R20*Y20)</f>
+      <c r="B20" s="109"/>
+      <c r="C20" s="110"/>
+      <c r="D20" s="110"/>
+      <c r="E20" s="110"/>
+      <c r="F20" s="110"/>
+      <c r="G20" s="110"/>
+      <c r="H20" s="110"/>
+      <c r="I20" s="110"/>
+      <c r="J20" s="111"/>
+      <c r="K20" s="112"/>
+      <c r="L20" s="110"/>
+      <c r="M20" s="110"/>
+      <c r="N20" s="110"/>
+      <c r="O20" s="110"/>
+      <c r="P20" s="110"/>
+      <c r="Q20" s="110"/>
+      <c r="R20" s="95"/>
+      <c r="S20" s="96"/>
+      <c r="T20" s="97"/>
+      <c r="U20" s="98"/>
+      <c r="V20" s="99"/>
+      <c r="W20" s="99"/>
+      <c r="X20" s="100"/>
+      <c r="Y20" s="122"/>
+      <c r="Z20" s="123"/>
+      <c r="AA20" s="123"/>
+      <c r="AB20" s="123"/>
+      <c r="AC20" s="123"/>
+      <c r="AD20" s="124"/>
+      <c r="AE20" s="136">
+        <f t="shared" ref="AE20" si="2">SUM(R20*Y20)</f>
         <v>0</v>
       </c>
-      <c r="AE20" s="185"/>
-[...5 lines deleted...]
-      <c r="AL20"/>
+      <c r="AF20" s="136"/>
+      <c r="AG20" s="136"/>
+      <c r="AH20" s="136"/>
+      <c r="AI20" s="136"/>
+      <c r="AJ20" s="136"/>
+      <c r="AK20" s="12"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
-    </row>
-    <row r="21" spans="1:44" s="1" customFormat="1" ht="18.75" customHeight="1">
+      <c r="AS20"/>
+    </row>
+    <row r="21" spans="1:45" s="1" customFormat="1" ht="18.75" customHeight="1">
       <c r="A21"/>
-      <c r="B21" s="104"/>
-[...28 lines deleted...]
-        <f t="shared" ref="AD21:AD26" si="3">SUM(R21*Y21)</f>
+      <c r="B21" s="109"/>
+      <c r="C21" s="110"/>
+      <c r="D21" s="110"/>
+      <c r="E21" s="110"/>
+      <c r="F21" s="110"/>
+      <c r="G21" s="110"/>
+      <c r="H21" s="110"/>
+      <c r="I21" s="110"/>
+      <c r="J21" s="111"/>
+      <c r="K21" s="112"/>
+      <c r="L21" s="110"/>
+      <c r="M21" s="110"/>
+      <c r="N21" s="110"/>
+      <c r="O21" s="110"/>
+      <c r="P21" s="110"/>
+      <c r="Q21" s="110"/>
+      <c r="R21" s="95"/>
+      <c r="S21" s="96"/>
+      <c r="T21" s="97"/>
+      <c r="U21" s="98"/>
+      <c r="V21" s="99"/>
+      <c r="W21" s="99"/>
+      <c r="X21" s="100"/>
+      <c r="Y21" s="122"/>
+      <c r="Z21" s="123"/>
+      <c r="AA21" s="123"/>
+      <c r="AB21" s="123"/>
+      <c r="AC21" s="123"/>
+      <c r="AD21" s="124"/>
+      <c r="AE21" s="136">
+        <f t="shared" ref="AE21:AE26" si="3">SUM(R21*Y21)</f>
         <v>0</v>
       </c>
-      <c r="AE21" s="185"/>
-[...5 lines deleted...]
-      <c r="AL21"/>
+      <c r="AF21" s="136"/>
+      <c r="AG21" s="136"/>
+      <c r="AH21" s="136"/>
+      <c r="AI21" s="136"/>
+      <c r="AJ21" s="136"/>
+      <c r="AK21" s="12"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
-    </row>
-    <row r="22" spans="1:44" s="1" customFormat="1" ht="18.75" customHeight="1">
+      <c r="AS21"/>
+    </row>
+    <row r="22" spans="1:45" s="1" customFormat="1" ht="18.75" customHeight="1">
       <c r="A22"/>
-      <c r="B22" s="104"/>
-[...27 lines deleted...]
-      <c r="AD22" s="185">
+      <c r="B22" s="109"/>
+      <c r="C22" s="110"/>
+      <c r="D22" s="110"/>
+      <c r="E22" s="110"/>
+      <c r="F22" s="110"/>
+      <c r="G22" s="110"/>
+      <c r="H22" s="110"/>
+      <c r="I22" s="110"/>
+      <c r="J22" s="111"/>
+      <c r="K22" s="112"/>
+      <c r="L22" s="110"/>
+      <c r="M22" s="110"/>
+      <c r="N22" s="110"/>
+      <c r="O22" s="110"/>
+      <c r="P22" s="110"/>
+      <c r="Q22" s="110"/>
+      <c r="R22" s="95"/>
+      <c r="S22" s="96"/>
+      <c r="T22" s="97"/>
+      <c r="U22" s="98"/>
+      <c r="V22" s="99"/>
+      <c r="W22" s="99"/>
+      <c r="X22" s="100"/>
+      <c r="Y22" s="122"/>
+      <c r="Z22" s="123"/>
+      <c r="AA22" s="123"/>
+      <c r="AB22" s="123"/>
+      <c r="AC22" s="123"/>
+      <c r="AD22" s="124"/>
+      <c r="AE22" s="136">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="AE22" s="185"/>
-[...5 lines deleted...]
-      <c r="AL22"/>
+      <c r="AF22" s="136"/>
+      <c r="AG22" s="136"/>
+      <c r="AH22" s="136"/>
+      <c r="AI22" s="136"/>
+      <c r="AJ22" s="136"/>
+      <c r="AK22" s="12"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
-    </row>
-    <row r="23" spans="1:44" s="1" customFormat="1" ht="18.75" customHeight="1">
+      <c r="AS22"/>
+    </row>
+    <row r="23" spans="1:45" s="1" customFormat="1" ht="18.75" customHeight="1">
       <c r="A23"/>
-      <c r="B23" s="104"/>
-[...28 lines deleted...]
-        <f t="shared" ref="AD23" si="4">SUM(R23*Y23)</f>
+      <c r="B23" s="109"/>
+      <c r="C23" s="110"/>
+      <c r="D23" s="110"/>
+      <c r="E23" s="110"/>
+      <c r="F23" s="110"/>
+      <c r="G23" s="110"/>
+      <c r="H23" s="110"/>
+      <c r="I23" s="110"/>
+      <c r="J23" s="111"/>
+      <c r="K23" s="112"/>
+      <c r="L23" s="110"/>
+      <c r="M23" s="110"/>
+      <c r="N23" s="110"/>
+      <c r="O23" s="110"/>
+      <c r="P23" s="110"/>
+      <c r="Q23" s="110"/>
+      <c r="R23" s="95"/>
+      <c r="S23" s="96"/>
+      <c r="T23" s="97"/>
+      <c r="U23" s="98"/>
+      <c r="V23" s="99"/>
+      <c r="W23" s="99"/>
+      <c r="X23" s="100"/>
+      <c r="Y23" s="122"/>
+      <c r="Z23" s="123"/>
+      <c r="AA23" s="123"/>
+      <c r="AB23" s="123"/>
+      <c r="AC23" s="123"/>
+      <c r="AD23" s="124"/>
+      <c r="AE23" s="136">
+        <f t="shared" ref="AE23" si="4">SUM(R23*Y23)</f>
         <v>0</v>
       </c>
-      <c r="AE23" s="185"/>
-[...5 lines deleted...]
-      <c r="AL23"/>
+      <c r="AF23" s="136"/>
+      <c r="AG23" s="136"/>
+      <c r="AH23" s="136"/>
+      <c r="AI23" s="136"/>
+      <c r="AJ23" s="136"/>
+      <c r="AK23" s="12"/>
       <c r="AM23"/>
       <c r="AN23"/>
       <c r="AO23"/>
       <c r="AP23"/>
       <c r="AQ23"/>
       <c r="AR23"/>
-    </row>
-    <row r="24" spans="1:44" s="1" customFormat="1" ht="18.75" customHeight="1">
+      <c r="AS23"/>
+    </row>
+    <row r="24" spans="1:45" s="1" customFormat="1" ht="18.75" customHeight="1">
       <c r="A24"/>
-      <c r="B24" s="104"/>
-[...27 lines deleted...]
-      <c r="AD24" s="185">
+      <c r="B24" s="109"/>
+      <c r="C24" s="110"/>
+      <c r="D24" s="110"/>
+      <c r="E24" s="110"/>
+      <c r="F24" s="110"/>
+      <c r="G24" s="110"/>
+      <c r="H24" s="110"/>
+      <c r="I24" s="110"/>
+      <c r="J24" s="111"/>
+      <c r="K24" s="112"/>
+      <c r="L24" s="110"/>
+      <c r="M24" s="110"/>
+      <c r="N24" s="110"/>
+      <c r="O24" s="110"/>
+      <c r="P24" s="110"/>
+      <c r="Q24" s="110"/>
+      <c r="R24" s="95"/>
+      <c r="S24" s="96"/>
+      <c r="T24" s="97"/>
+      <c r="U24" s="98"/>
+      <c r="V24" s="99"/>
+      <c r="W24" s="99"/>
+      <c r="X24" s="100"/>
+      <c r="Y24" s="122"/>
+      <c r="Z24" s="123"/>
+      <c r="AA24" s="123"/>
+      <c r="AB24" s="123"/>
+      <c r="AC24" s="123"/>
+      <c r="AD24" s="124"/>
+      <c r="AE24" s="136">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="AE24" s="185"/>
-[...5 lines deleted...]
-      <c r="AL24"/>
+      <c r="AF24" s="136"/>
+      <c r="AG24" s="136"/>
+      <c r="AH24" s="136"/>
+      <c r="AI24" s="136"/>
+      <c r="AJ24" s="136"/>
+      <c r="AK24" s="12"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
-    </row>
-    <row r="25" spans="1:44" s="1" customFormat="1" ht="18.75" customHeight="1">
+      <c r="AS24"/>
+    </row>
+    <row r="25" spans="1:45" s="1" customFormat="1" ht="18.75" customHeight="1">
       <c r="A25"/>
-      <c r="B25" s="104"/>
-[...27 lines deleted...]
-      <c r="AD25" s="185">
+      <c r="B25" s="109"/>
+      <c r="C25" s="110"/>
+      <c r="D25" s="110"/>
+      <c r="E25" s="110"/>
+      <c r="F25" s="110"/>
+      <c r="G25" s="110"/>
+      <c r="H25" s="110"/>
+      <c r="I25" s="110"/>
+      <c r="J25" s="111"/>
+      <c r="K25" s="112"/>
+      <c r="L25" s="110"/>
+      <c r="M25" s="110"/>
+      <c r="N25" s="110"/>
+      <c r="O25" s="110"/>
+      <c r="P25" s="110"/>
+      <c r="Q25" s="110"/>
+      <c r="R25" s="95"/>
+      <c r="S25" s="96"/>
+      <c r="T25" s="97"/>
+      <c r="U25" s="98"/>
+      <c r="V25" s="99"/>
+      <c r="W25" s="99"/>
+      <c r="X25" s="100"/>
+      <c r="Y25" s="122"/>
+      <c r="Z25" s="123"/>
+      <c r="AA25" s="123"/>
+      <c r="AB25" s="123"/>
+      <c r="AC25" s="123"/>
+      <c r="AD25" s="124"/>
+      <c r="AE25" s="136">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="AE25" s="185"/>
-[...5 lines deleted...]
-      <c r="AL25"/>
+      <c r="AF25" s="136"/>
+      <c r="AG25" s="136"/>
+      <c r="AH25" s="136"/>
+      <c r="AI25" s="136"/>
+      <c r="AJ25" s="136"/>
+      <c r="AK25" s="12"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
-    </row>
-    <row r="26" spans="1:44" s="1" customFormat="1" ht="18.75" customHeight="1">
+      <c r="AS25"/>
+    </row>
+    <row r="26" spans="1:45" s="1" customFormat="1" ht="18.75" customHeight="1">
       <c r="A26"/>
-      <c r="B26" s="104"/>
-[...27 lines deleted...]
-      <c r="AD26" s="185">
+      <c r="B26" s="109"/>
+      <c r="C26" s="110"/>
+      <c r="D26" s="110"/>
+      <c r="E26" s="110"/>
+      <c r="F26" s="110"/>
+      <c r="G26" s="110"/>
+      <c r="H26" s="110"/>
+      <c r="I26" s="110"/>
+      <c r="J26" s="111"/>
+      <c r="K26" s="112"/>
+      <c r="L26" s="110"/>
+      <c r="M26" s="110"/>
+      <c r="N26" s="110"/>
+      <c r="O26" s="110"/>
+      <c r="P26" s="110"/>
+      <c r="Q26" s="110"/>
+      <c r="R26" s="95"/>
+      <c r="S26" s="96"/>
+      <c r="T26" s="97"/>
+      <c r="U26" s="98"/>
+      <c r="V26" s="99"/>
+      <c r="W26" s="99"/>
+      <c r="X26" s="100"/>
+      <c r="Y26" s="122"/>
+      <c r="Z26" s="123"/>
+      <c r="AA26" s="123"/>
+      <c r="AB26" s="123"/>
+      <c r="AC26" s="123"/>
+      <c r="AD26" s="124"/>
+      <c r="AE26" s="136">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="AE26" s="185"/>
-[...5 lines deleted...]
-      <c r="AL26"/>
+      <c r="AF26" s="136"/>
+      <c r="AG26" s="136"/>
+      <c r="AH26" s="136"/>
+      <c r="AI26" s="136"/>
+      <c r="AJ26" s="136"/>
+      <c r="AK26" s="12"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
-    </row>
-    <row r="27" spans="1:44" s="1" customFormat="1" ht="18.75" customHeight="1">
+      <c r="AS26"/>
+    </row>
+    <row r="27" spans="1:45" s="1" customFormat="1" ht="18.75" customHeight="1">
       <c r="A27"/>
-      <c r="B27" s="104"/>
-[...27 lines deleted...]
-      <c r="AD27" s="185">
+      <c r="B27" s="109"/>
+      <c r="C27" s="110"/>
+      <c r="D27" s="110"/>
+      <c r="E27" s="110"/>
+      <c r="F27" s="110"/>
+      <c r="G27" s="110"/>
+      <c r="H27" s="110"/>
+      <c r="I27" s="110"/>
+      <c r="J27" s="111"/>
+      <c r="K27" s="112"/>
+      <c r="L27" s="110"/>
+      <c r="M27" s="110"/>
+      <c r="N27" s="110"/>
+      <c r="O27" s="110"/>
+      <c r="P27" s="110"/>
+      <c r="Q27" s="110"/>
+      <c r="R27" s="95"/>
+      <c r="S27" s="96"/>
+      <c r="T27" s="97"/>
+      <c r="U27" s="98"/>
+      <c r="V27" s="99"/>
+      <c r="W27" s="99"/>
+      <c r="X27" s="100"/>
+      <c r="Y27" s="122"/>
+      <c r="Z27" s="123"/>
+      <c r="AA27" s="123"/>
+      <c r="AB27" s="123"/>
+      <c r="AC27" s="123"/>
+      <c r="AD27" s="124"/>
+      <c r="AE27" s="136">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AE27" s="185"/>
-[...5 lines deleted...]
-      <c r="AL27"/>
+      <c r="AF27" s="136"/>
+      <c r="AG27" s="136"/>
+      <c r="AH27" s="136"/>
+      <c r="AI27" s="136"/>
+      <c r="AJ27" s="136"/>
+      <c r="AK27" s="12"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
-    </row>
-    <row r="28" spans="1:44" s="1" customFormat="1" ht="18.75" customHeight="1">
+      <c r="AS27"/>
+    </row>
+    <row r="28" spans="1:45" s="1" customFormat="1" ht="18.75" customHeight="1">
       <c r="A28"/>
-      <c r="B28" s="157"/>
-[...27 lines deleted...]
-      <c r="AD28" s="164">
+      <c r="B28" s="182"/>
+      <c r="C28" s="183"/>
+      <c r="D28" s="183"/>
+      <c r="E28" s="183"/>
+      <c r="F28" s="183"/>
+      <c r="G28" s="183"/>
+      <c r="H28" s="183"/>
+      <c r="I28" s="183"/>
+      <c r="J28" s="184"/>
+      <c r="K28" s="185"/>
+      <c r="L28" s="183"/>
+      <c r="M28" s="183"/>
+      <c r="N28" s="183"/>
+      <c r="O28" s="183"/>
+      <c r="P28" s="183"/>
+      <c r="Q28" s="183"/>
+      <c r="R28" s="186"/>
+      <c r="S28" s="187"/>
+      <c r="T28" s="188"/>
+      <c r="U28" s="179"/>
+      <c r="V28" s="180"/>
+      <c r="W28" s="180"/>
+      <c r="X28" s="181"/>
+      <c r="Y28" s="194"/>
+      <c r="Z28" s="195"/>
+      <c r="AA28" s="195"/>
+      <c r="AB28" s="195"/>
+      <c r="AC28" s="195"/>
+      <c r="AD28" s="196"/>
+      <c r="AE28" s="189">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AE28" s="164"/>
-[...5 lines deleted...]
-      <c r="AL28"/>
+      <c r="AF28" s="189"/>
+      <c r="AG28" s="189"/>
+      <c r="AH28" s="189"/>
+      <c r="AI28" s="189"/>
+      <c r="AJ28" s="189"/>
+      <c r="AK28" s="20"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28"/>
       <c r="AR28"/>
-    </row>
-    <row r="29" spans="1:44" s="1" customFormat="1" ht="18.75" customHeight="1">
+      <c r="AS28"/>
+    </row>
+    <row r="29" spans="1:45" s="1" customFormat="1" ht="18.75" customHeight="1">
       <c r="A29"/>
-      <c r="B29" s="143" t="s">
-[...19 lines deleted...]
-      <c r="T29" s="148"/>
+      <c r="B29" s="137" t="s">
+        <v>49</v>
+      </c>
+      <c r="C29" s="138"/>
+      <c r="D29" s="138"/>
+      <c r="E29" s="138"/>
+      <c r="F29" s="138"/>
+      <c r="G29" s="138"/>
+      <c r="H29" s="138"/>
+      <c r="I29" s="138"/>
+      <c r="J29" s="139"/>
+      <c r="K29" s="153"/>
+      <c r="L29" s="154"/>
+      <c r="M29" s="154"/>
+      <c r="N29" s="154"/>
+      <c r="O29" s="154"/>
+      <c r="P29" s="154"/>
+      <c r="Q29" s="154"/>
+      <c r="R29" s="155"/>
+      <c r="S29" s="155"/>
+      <c r="T29" s="155"/>
       <c r="U29" s="35"/>
-      <c r="V29" s="79"/>
-[...3 lines deleted...]
-        <f>SUM(AD20:AI28)</f>
+      <c r="V29" s="115"/>
+      <c r="W29" s="115"/>
+      <c r="X29" s="115"/>
+      <c r="Y29" s="198">
+        <f>SUM(AE20:AJ28)</f>
         <v>0</v>
       </c>
-      <c r="Z29" s="192"/>
-[...10 lines deleted...]
-      <c r="AL29"/>
+      <c r="Z29" s="198"/>
+      <c r="AA29" s="198"/>
+      <c r="AB29" s="198"/>
+      <c r="AC29" s="198"/>
+      <c r="AD29" s="198"/>
+      <c r="AE29" s="198"/>
+      <c r="AF29" s="198"/>
+      <c r="AG29" s="198"/>
+      <c r="AH29" s="198"/>
+      <c r="AI29" s="198"/>
+      <c r="AJ29" s="198"/>
+      <c r="AK29" s="15"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
-    </row>
-    <row r="30" spans="1:44" s="1" customFormat="1" ht="7.5" customHeight="1">
+      <c r="AS29"/>
+    </row>
+    <row r="30" spans="1:45" s="1" customFormat="1" ht="7.5" customHeight="1">
       <c r="A30"/>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
-      <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
+      <c r="AS30"/>
     </row>
   </sheetData>
   <mergeCells count="157">
-    <mergeCell ref="A1:AJ1"/>
+    <mergeCell ref="A1:AK1"/>
     <mergeCell ref="B4:J4"/>
     <mergeCell ref="K4:Q4"/>
     <mergeCell ref="R4:T4"/>
     <mergeCell ref="U4:X4"/>
-    <mergeCell ref="Y4:AC4"/>
-    <mergeCell ref="AD4:AJ4"/>
+    <mergeCell ref="Y4:AD4"/>
+    <mergeCell ref="AE4:AK4"/>
     <mergeCell ref="B3:C3"/>
+    <mergeCell ref="T3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="D3:S3"/>
-    <mergeCell ref="T3:X3"/>
-    <mergeCell ref="Y3:AJ3"/>
     <mergeCell ref="B5:J5"/>
     <mergeCell ref="K5:Q5"/>
     <mergeCell ref="R5:T5"/>
     <mergeCell ref="U5:X5"/>
-    <mergeCell ref="Y5:AC5"/>
-    <mergeCell ref="AD5:AI5"/>
+    <mergeCell ref="Y5:AD5"/>
+    <mergeCell ref="AE5:AJ5"/>
     <mergeCell ref="R14:T14"/>
     <mergeCell ref="U14:X14"/>
-    <mergeCell ref="Y14:AC14"/>
+    <mergeCell ref="Y14:AD14"/>
     <mergeCell ref="B10:J10"/>
     <mergeCell ref="K10:Q10"/>
     <mergeCell ref="R10:T10"/>
     <mergeCell ref="U10:X10"/>
-    <mergeCell ref="AD14:AI14"/>
-[...1 lines deleted...]
-    <mergeCell ref="AD10:AI10"/>
+    <mergeCell ref="AE14:AJ14"/>
+    <mergeCell ref="Y10:AD10"/>
+    <mergeCell ref="AE10:AJ10"/>
     <mergeCell ref="B13:J13"/>
     <mergeCell ref="K13:Q13"/>
     <mergeCell ref="R13:T13"/>
     <mergeCell ref="U13:X13"/>
-    <mergeCell ref="Y13:AC13"/>
-    <mergeCell ref="AD13:AI13"/>
+    <mergeCell ref="Y13:AD13"/>
+    <mergeCell ref="AE13:AJ13"/>
     <mergeCell ref="B12:J12"/>
     <mergeCell ref="K12:Q12"/>
-    <mergeCell ref="AD27:AI27"/>
+    <mergeCell ref="AE27:AJ27"/>
     <mergeCell ref="B20:J20"/>
     <mergeCell ref="K20:Q20"/>
     <mergeCell ref="R20:T20"/>
     <mergeCell ref="U20:X20"/>
-    <mergeCell ref="Y20:AC20"/>
-    <mergeCell ref="AD20:AI20"/>
+    <mergeCell ref="Y20:AD20"/>
+    <mergeCell ref="AE20:AJ20"/>
     <mergeCell ref="B18:J18"/>
     <mergeCell ref="K18:X18"/>
-    <mergeCell ref="Y18:AI18"/>
+    <mergeCell ref="Y18:AJ18"/>
     <mergeCell ref="B19:J19"/>
     <mergeCell ref="K19:Q19"/>
     <mergeCell ref="R19:T19"/>
     <mergeCell ref="U19:X19"/>
-    <mergeCell ref="Y19:AC19"/>
-    <mergeCell ref="AD19:AI19"/>
+    <mergeCell ref="Y19:AD19"/>
+    <mergeCell ref="AE19:AJ19"/>
     <mergeCell ref="B24:J24"/>
     <mergeCell ref="K24:Q24"/>
     <mergeCell ref="B26:J26"/>
     <mergeCell ref="K26:Q26"/>
-    <mergeCell ref="AD24:AI24"/>
+    <mergeCell ref="AE24:AJ24"/>
     <mergeCell ref="B25:J25"/>
     <mergeCell ref="K25:Q25"/>
     <mergeCell ref="R25:T25"/>
     <mergeCell ref="B29:J29"/>
     <mergeCell ref="K29:Q29"/>
     <mergeCell ref="R29:T29"/>
     <mergeCell ref="V29:X29"/>
-    <mergeCell ref="Y29:AI29"/>
+    <mergeCell ref="Y29:AJ29"/>
     <mergeCell ref="B28:J28"/>
     <mergeCell ref="K28:Q28"/>
     <mergeCell ref="R28:T28"/>
     <mergeCell ref="U28:X28"/>
-    <mergeCell ref="Y28:AC28"/>
-    <mergeCell ref="AD28:AI28"/>
+    <mergeCell ref="Y28:AD28"/>
+    <mergeCell ref="AE28:AJ28"/>
     <mergeCell ref="B27:J27"/>
     <mergeCell ref="K27:Q27"/>
     <mergeCell ref="R27:T27"/>
     <mergeCell ref="U27:X27"/>
-    <mergeCell ref="Y27:AC27"/>
+    <mergeCell ref="Y27:AD27"/>
     <mergeCell ref="B21:J21"/>
     <mergeCell ref="K21:Q21"/>
     <mergeCell ref="R21:T21"/>
     <mergeCell ref="U21:X21"/>
-    <mergeCell ref="Y21:AC21"/>
+    <mergeCell ref="Y21:AD21"/>
     <mergeCell ref="U25:X25"/>
-    <mergeCell ref="Y25:AC25"/>
-[...1 lines deleted...]
-    <mergeCell ref="AD22:AI22"/>
+    <mergeCell ref="Y25:AD25"/>
+    <mergeCell ref="AE21:AJ21"/>
+    <mergeCell ref="AE22:AJ22"/>
     <mergeCell ref="B22:J22"/>
     <mergeCell ref="B14:J14"/>
     <mergeCell ref="K14:Q14"/>
     <mergeCell ref="B17:J17"/>
     <mergeCell ref="K17:Q17"/>
     <mergeCell ref="R17:T17"/>
     <mergeCell ref="U17:X17"/>
-    <mergeCell ref="Y17:AC17"/>
-    <mergeCell ref="AD17:AI17"/>
+    <mergeCell ref="Y17:AD17"/>
+    <mergeCell ref="AE17:AJ17"/>
     <mergeCell ref="B16:J16"/>
     <mergeCell ref="K16:Q16"/>
     <mergeCell ref="R16:T16"/>
     <mergeCell ref="U16:X16"/>
-    <mergeCell ref="Y16:AC16"/>
-    <mergeCell ref="AD16:AI16"/>
+    <mergeCell ref="Y16:AD16"/>
+    <mergeCell ref="AE16:AJ16"/>
     <mergeCell ref="B15:J15"/>
     <mergeCell ref="K15:Q15"/>
     <mergeCell ref="R15:T15"/>
     <mergeCell ref="U15:X15"/>
-    <mergeCell ref="Y15:AC15"/>
-[...1 lines deleted...]
-    <mergeCell ref="AD25:AI25"/>
+    <mergeCell ref="Y15:AD15"/>
+    <mergeCell ref="AE15:AJ15"/>
+    <mergeCell ref="AE25:AJ25"/>
     <mergeCell ref="R26:T26"/>
     <mergeCell ref="U26:X26"/>
-    <mergeCell ref="Y26:AC26"/>
-    <mergeCell ref="AD26:AI26"/>
+    <mergeCell ref="Y26:AD26"/>
+    <mergeCell ref="AE26:AJ26"/>
     <mergeCell ref="K22:Q22"/>
     <mergeCell ref="R22:T22"/>
     <mergeCell ref="U22:X22"/>
-    <mergeCell ref="Y22:AC22"/>
+    <mergeCell ref="Y22:AD22"/>
     <mergeCell ref="R24:T24"/>
     <mergeCell ref="U24:X24"/>
-    <mergeCell ref="Y24:AC24"/>
+    <mergeCell ref="Y24:AD24"/>
     <mergeCell ref="R12:T12"/>
     <mergeCell ref="U12:X12"/>
-    <mergeCell ref="Y12:AC12"/>
-    <mergeCell ref="AD12:AI12"/>
+    <mergeCell ref="Y12:AD12"/>
+    <mergeCell ref="AE12:AJ12"/>
     <mergeCell ref="B8:J8"/>
     <mergeCell ref="K8:Q8"/>
     <mergeCell ref="R8:T8"/>
     <mergeCell ref="U8:X8"/>
-    <mergeCell ref="Y8:AC8"/>
-    <mergeCell ref="AD8:AI8"/>
+    <mergeCell ref="Y8:AD8"/>
+    <mergeCell ref="AE8:AJ8"/>
     <mergeCell ref="B9:J9"/>
     <mergeCell ref="K9:Q9"/>
     <mergeCell ref="R9:T9"/>
     <mergeCell ref="U9:X9"/>
-    <mergeCell ref="Y9:AC9"/>
-    <mergeCell ref="AD9:AI9"/>
+    <mergeCell ref="Y9:AD9"/>
+    <mergeCell ref="AE9:AJ9"/>
     <mergeCell ref="B6:J6"/>
     <mergeCell ref="K6:Q6"/>
     <mergeCell ref="R6:T6"/>
     <mergeCell ref="U6:X6"/>
-    <mergeCell ref="Y6:AC6"/>
-    <mergeCell ref="AD6:AI6"/>
+    <mergeCell ref="Y6:AD6"/>
+    <mergeCell ref="AE6:AJ6"/>
     <mergeCell ref="B23:J23"/>
     <mergeCell ref="K23:Q23"/>
     <mergeCell ref="R23:T23"/>
     <mergeCell ref="U23:X23"/>
-    <mergeCell ref="Y23:AC23"/>
-    <mergeCell ref="AD23:AI23"/>
+    <mergeCell ref="Y23:AD23"/>
+    <mergeCell ref="AE23:AJ23"/>
     <mergeCell ref="B7:J7"/>
     <mergeCell ref="K7:Q7"/>
     <mergeCell ref="R7:T7"/>
     <mergeCell ref="U7:X7"/>
-    <mergeCell ref="Y7:AC7"/>
-    <mergeCell ref="AD7:AI7"/>
+    <mergeCell ref="Y7:AD7"/>
+    <mergeCell ref="AE7:AJ7"/>
     <mergeCell ref="B11:J11"/>
     <mergeCell ref="K11:Q11"/>
     <mergeCell ref="R11:T11"/>
     <mergeCell ref="U11:X11"/>
-    <mergeCell ref="Y11:AC11"/>
-    <mergeCell ref="AD11:AI11"/>
+    <mergeCell ref="Y11:AD11"/>
+    <mergeCell ref="AE11:AJ11"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.51181102362204722" right="0.11811023622047245" top="0.55118110236220474" bottom="0.15748031496062992" header="0.31496062992125984" footer="0.11811023622047245"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="98" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{50C22B30-5DE8-433C-9641-8A8893526ABF}">
   <dimension ref="A1:AK23"/>
   <sheetViews>
-    <sheetView showZeros="0" workbookViewId="0">
-      <selection activeCell="AW27" sqref="AW27"/>
+    <sheetView showZeros="0" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="AN1" sqref="AN1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="4" width="3.75" customWidth="1"/>
     <col min="5" max="5" width="3.75" style="40" customWidth="1"/>
     <col min="6" max="36" width="3.25" customWidth="1"/>
     <col min="37" max="37" width="5.125" customWidth="1"/>
     <col min="38" max="42" width="3.25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="35.25" customHeight="1">
-      <c r="A1" s="205" t="s">
-[...37 lines deleted...]
-      <c r="AK1" s="205"/>
+      <c r="A1" s="211" t="s">
+        <v>44</v>
+      </c>
+      <c r="B1" s="211"/>
+      <c r="C1" s="211"/>
+      <c r="D1" s="211"/>
+      <c r="E1" s="211"/>
+      <c r="F1" s="211"/>
+      <c r="G1" s="211"/>
+      <c r="H1" s="211"/>
+      <c r="I1" s="211"/>
+      <c r="J1" s="211"/>
+      <c r="K1" s="211"/>
+      <c r="L1" s="211"/>
+      <c r="M1" s="211"/>
+      <c r="N1" s="211"/>
+      <c r="O1" s="211"/>
+      <c r="P1" s="211"/>
+      <c r="Q1" s="211"/>
+      <c r="R1" s="211"/>
+      <c r="S1" s="211"/>
+      <c r="T1" s="211"/>
+      <c r="U1" s="211"/>
+      <c r="V1" s="211"/>
+      <c r="W1" s="211"/>
+      <c r="X1" s="211"/>
+      <c r="Y1" s="211"/>
+      <c r="Z1" s="211"/>
+      <c r="AA1" s="211"/>
+      <c r="AB1" s="211"/>
+      <c r="AC1" s="211"/>
+      <c r="AD1" s="211"/>
+      <c r="AE1" s="211"/>
+      <c r="AF1" s="211"/>
+      <c r="AG1" s="211"/>
+      <c r="AH1" s="211"/>
+      <c r="AI1" s="211"/>
+      <c r="AJ1" s="211"/>
+      <c r="AK1" s="211"/>
     </row>
     <row r="2" spans="1:37">
-      <c r="A2" s="181" t="s">
-[...4 lines deleted...]
-      <c r="D2" s="215">
+      <c r="A2" s="174" t="s">
+        <v>50</v>
+      </c>
+      <c r="B2" s="174"/>
+      <c r="C2" s="174"/>
+      <c r="D2" s="221">
         <f>請求書!D13</f>
         <v>0</v>
       </c>
-      <c r="E2" s="215"/>
-[...20 lines deleted...]
-      </c>
+      <c r="E2" s="221"/>
+      <c r="F2" s="221"/>
+      <c r="G2" s="221"/>
+      <c r="H2" s="221"/>
+      <c r="I2" s="221"/>
+      <c r="J2" s="221"/>
+      <c r="K2" s="221"/>
+      <c r="L2" s="221"/>
+      <c r="M2" s="221"/>
+      <c r="N2" s="221"/>
+      <c r="O2" s="221"/>
+      <c r="P2" s="221"/>
+      <c r="Q2" s="221"/>
+      <c r="R2" s="221"/>
+      <c r="S2" s="221"/>
+      <c r="AC2" s="212" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD2" s="212"/>
       <c r="AF2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="AH2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="AI2">
         <v>20</v>
       </c>
       <c r="AJ2" s="40" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="AK2" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="3" spans="1:37" ht="7.5" customHeight="1"/>
     <row r="4" spans="1:37">
-      <c r="A4" s="168" t="s">
+      <c r="A4" s="161" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="165"/>
+      <c r="C4" s="165"/>
+      <c r="D4" s="162"/>
+      <c r="E4" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" s="173" t="s">
+        <v>51</v>
+      </c>
+      <c r="G4" s="173"/>
+      <c r="H4" s="173"/>
+      <c r="I4" s="173"/>
+      <c r="J4" s="173"/>
+      <c r="K4" s="173"/>
+      <c r="L4" s="173"/>
+      <c r="M4" s="173"/>
+      <c r="N4" s="173"/>
+      <c r="O4" s="173"/>
+      <c r="P4" s="173"/>
+      <c r="Q4" s="167" t="s">
+        <v>52</v>
+      </c>
+      <c r="R4" s="173"/>
+      <c r="S4" s="173"/>
+      <c r="T4" s="173"/>
+      <c r="U4" s="173"/>
+      <c r="V4" s="173"/>
+      <c r="W4" s="173"/>
+      <c r="X4" s="173"/>
+      <c r="Y4" s="173"/>
+      <c r="Z4" s="173"/>
+      <c r="AA4" s="173"/>
+      <c r="AB4" s="173"/>
+      <c r="AC4" s="173"/>
+      <c r="AD4" s="173"/>
+      <c r="AE4" s="173"/>
+      <c r="AF4" s="173"/>
+      <c r="AG4" s="173"/>
+      <c r="AH4" s="173"/>
+      <c r="AI4" s="173"/>
+      <c r="AJ4" s="173"/>
+      <c r="AK4" s="43"/>
+    </row>
+    <row r="5" spans="1:37">
+      <c r="A5" s="213"/>
+      <c r="B5" s="214"/>
+      <c r="C5" s="214"/>
+      <c r="D5" s="215"/>
+      <c r="E5" s="49" t="s">
         <v>40</v>
-      </c>
-[...49 lines deleted...]
-        <v>41</v>
       </c>
       <c r="F5" s="50">
         <v>21</v>
       </c>
       <c r="G5" s="51">
         <v>22</v>
       </c>
       <c r="H5" s="51">
         <v>23</v>
       </c>
       <c r="I5" s="51">
         <v>24</v>
       </c>
       <c r="J5" s="51">
         <v>25</v>
       </c>
       <c r="K5" s="51">
         <v>26</v>
       </c>
       <c r="L5" s="51">
         <v>27</v>
       </c>
       <c r="M5" s="51">
         <v>28</v>
       </c>
@@ -6528,647 +6585,647 @@
       </c>
       <c r="AC5" s="51">
         <v>13</v>
       </c>
       <c r="AD5" s="51">
         <v>14</v>
       </c>
       <c r="AE5" s="51">
         <v>15</v>
       </c>
       <c r="AF5" s="51">
         <v>16</v>
       </c>
       <c r="AG5" s="51">
         <v>17</v>
       </c>
       <c r="AH5" s="51">
         <v>18</v>
       </c>
       <c r="AI5" s="51">
         <v>19</v>
       </c>
       <c r="AJ5" s="52">
         <v>20</v>
       </c>
-      <c r="AK5" s="210" t="s">
+      <c r="AK5" s="216" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:37">
-      <c r="A6" s="170"/>
-[...2 lines deleted...]
-      <c r="D6" s="171"/>
+      <c r="A6" s="163"/>
+      <c r="B6" s="166"/>
+      <c r="C6" s="166"/>
+      <c r="D6" s="164"/>
       <c r="E6" s="49" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F6" s="50"/>
       <c r="G6" s="51"/>
       <c r="H6" s="51"/>
       <c r="I6" s="51"/>
       <c r="J6" s="51"/>
       <c r="K6" s="51"/>
       <c r="L6" s="51"/>
       <c r="M6" s="51"/>
       <c r="N6" s="51"/>
       <c r="O6" s="51"/>
       <c r="P6" s="65"/>
       <c r="Q6" s="50"/>
       <c r="R6" s="51"/>
       <c r="S6" s="51"/>
       <c r="T6" s="51"/>
       <c r="U6" s="51"/>
       <c r="V6" s="51"/>
       <c r="W6" s="51"/>
       <c r="X6" s="51"/>
       <c r="Y6" s="51"/>
       <c r="Z6" s="51"/>
       <c r="AA6" s="51"/>
       <c r="AB6" s="51"/>
       <c r="AC6" s="51"/>
       <c r="AD6" s="51"/>
       <c r="AE6" s="51"/>
       <c r="AF6" s="51"/>
       <c r="AG6" s="51"/>
       <c r="AH6" s="51"/>
       <c r="AI6" s="51"/>
       <c r="AJ6" s="52"/>
-      <c r="AK6" s="211"/>
+      <c r="AK6" s="217"/>
     </row>
     <row r="7" spans="1:37" ht="21.75" customHeight="1">
-      <c r="A7" s="212"/>
-[...3 lines deleted...]
-      <c r="E7" s="214"/>
+      <c r="A7" s="218"/>
+      <c r="B7" s="219"/>
+      <c r="C7" s="219"/>
+      <c r="D7" s="219"/>
+      <c r="E7" s="220"/>
       <c r="F7" s="56"/>
       <c r="G7" s="57"/>
       <c r="H7" s="57"/>
       <c r="I7" s="57"/>
       <c r="J7" s="57"/>
       <c r="K7" s="57"/>
       <c r="L7" s="57"/>
       <c r="M7" s="57"/>
       <c r="N7" s="57"/>
       <c r="O7" s="57"/>
       <c r="P7" s="66"/>
       <c r="Q7" s="56"/>
       <c r="R7" s="57"/>
       <c r="S7" s="57"/>
       <c r="T7" s="57"/>
       <c r="U7" s="57"/>
       <c r="V7" s="57"/>
       <c r="W7" s="57"/>
       <c r="X7" s="57"/>
       <c r="Y7" s="57"/>
       <c r="Z7" s="57"/>
       <c r="AA7" s="57"/>
       <c r="AB7" s="57"/>
       <c r="AC7" s="57"/>
       <c r="AD7" s="57"/>
       <c r="AE7" s="57"/>
       <c r="AF7" s="57"/>
       <c r="AG7" s="57"/>
       <c r="AH7" s="57"/>
       <c r="AI7" s="57"/>
       <c r="AJ7" s="58"/>
       <c r="AK7" s="55">
         <f>SUM(F7:AJ7)</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:37" ht="21.75" customHeight="1">
-      <c r="A8" s="199"/>
-[...3 lines deleted...]
-      <c r="E8" s="201"/>
+      <c r="A8" s="205"/>
+      <c r="B8" s="206"/>
+      <c r="C8" s="206"/>
+      <c r="D8" s="206"/>
+      <c r="E8" s="207"/>
       <c r="F8" s="59"/>
       <c r="G8" s="60"/>
       <c r="H8" s="60"/>
       <c r="I8" s="60"/>
       <c r="J8" s="60"/>
       <c r="K8" s="60"/>
       <c r="L8" s="60"/>
       <c r="M8" s="60"/>
       <c r="N8" s="60"/>
       <c r="O8" s="60"/>
       <c r="P8" s="67"/>
       <c r="Q8" s="59"/>
       <c r="R8" s="60"/>
       <c r="S8" s="60"/>
       <c r="T8" s="60"/>
       <c r="U8" s="60"/>
       <c r="V8" s="60"/>
       <c r="W8" s="60"/>
       <c r="X8" s="60"/>
       <c r="Y8" s="60"/>
       <c r="Z8" s="60"/>
       <c r="AA8" s="60"/>
       <c r="AB8" s="60"/>
       <c r="AC8" s="60"/>
       <c r="AD8" s="60"/>
       <c r="AE8" s="60"/>
       <c r="AF8" s="60"/>
       <c r="AG8" s="60"/>
       <c r="AH8" s="60"/>
       <c r="AI8" s="60"/>
       <c r="AJ8" s="61"/>
       <c r="AK8" s="69">
         <f t="shared" ref="AK8:AK20" si="0">SUM(F8:AJ8)</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:37" ht="21.75" customHeight="1">
-      <c r="A9" s="199"/>
-[...3 lines deleted...]
-      <c r="E9" s="201"/>
+      <c r="A9" s="205"/>
+      <c r="B9" s="206"/>
+      <c r="C9" s="206"/>
+      <c r="D9" s="206"/>
+      <c r="E9" s="207"/>
       <c r="F9" s="59"/>
       <c r="G9" s="60"/>
       <c r="H9" s="60"/>
       <c r="I9" s="60"/>
       <c r="J9" s="60"/>
       <c r="K9" s="60"/>
       <c r="L9" s="60"/>
       <c r="M9" s="60"/>
       <c r="N9" s="60"/>
       <c r="O9" s="60"/>
       <c r="P9" s="67"/>
       <c r="Q9" s="59"/>
       <c r="R9" s="60"/>
       <c r="S9" s="60"/>
       <c r="T9" s="60"/>
       <c r="U9" s="60"/>
       <c r="V9" s="60"/>
       <c r="W9" s="60"/>
       <c r="X9" s="60"/>
       <c r="Y9" s="60"/>
       <c r="Z9" s="60"/>
       <c r="AA9" s="60"/>
       <c r="AB9" s="60"/>
       <c r="AC9" s="60"/>
       <c r="AD9" s="60"/>
       <c r="AE9" s="60"/>
       <c r="AF9" s="60"/>
       <c r="AG9" s="60"/>
       <c r="AH9" s="60"/>
       <c r="AI9" s="60"/>
       <c r="AJ9" s="61"/>
       <c r="AK9" s="69">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:37" ht="21.75" customHeight="1">
-      <c r="A10" s="199"/>
-[...3 lines deleted...]
-      <c r="E10" s="201"/>
+      <c r="A10" s="205"/>
+      <c r="B10" s="206"/>
+      <c r="C10" s="206"/>
+      <c r="D10" s="206"/>
+      <c r="E10" s="207"/>
       <c r="F10" s="59"/>
       <c r="G10" s="60"/>
       <c r="H10" s="60"/>
       <c r="I10" s="60"/>
       <c r="J10" s="60"/>
       <c r="K10" s="60"/>
       <c r="L10" s="60"/>
       <c r="M10" s="60"/>
       <c r="N10" s="60"/>
       <c r="O10" s="60"/>
       <c r="P10" s="67"/>
       <c r="Q10" s="59"/>
       <c r="R10" s="60"/>
       <c r="S10" s="60"/>
       <c r="T10" s="60"/>
       <c r="U10" s="60"/>
       <c r="V10" s="60"/>
       <c r="W10" s="60"/>
       <c r="X10" s="60"/>
       <c r="Y10" s="60"/>
       <c r="Z10" s="60"/>
       <c r="AA10" s="60"/>
       <c r="AB10" s="60"/>
       <c r="AC10" s="60"/>
       <c r="AD10" s="60"/>
       <c r="AE10" s="60"/>
       <c r="AF10" s="60"/>
       <c r="AG10" s="60"/>
       <c r="AH10" s="60"/>
       <c r="AI10" s="60"/>
       <c r="AJ10" s="61"/>
       <c r="AK10" s="69">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:37" ht="21.75" customHeight="1">
-      <c r="A11" s="199"/>
-[...3 lines deleted...]
-      <c r="E11" s="201"/>
+      <c r="A11" s="205"/>
+      <c r="B11" s="206"/>
+      <c r="C11" s="206"/>
+      <c r="D11" s="206"/>
+      <c r="E11" s="207"/>
       <c r="F11" s="59"/>
       <c r="G11" s="60"/>
       <c r="H11" s="60"/>
       <c r="I11" s="60"/>
       <c r="J11" s="60"/>
       <c r="K11" s="60"/>
       <c r="L11" s="60"/>
       <c r="M11" s="60"/>
       <c r="N11" s="60"/>
       <c r="O11" s="60"/>
       <c r="P11" s="67"/>
       <c r="Q11" s="59"/>
       <c r="R11" s="60"/>
       <c r="S11" s="60"/>
       <c r="T11" s="60"/>
       <c r="U11" s="60"/>
       <c r="V11" s="60"/>
       <c r="W11" s="60"/>
       <c r="X11" s="60"/>
       <c r="Y11" s="60"/>
       <c r="Z11" s="60"/>
       <c r="AA11" s="60"/>
       <c r="AB11" s="60"/>
       <c r="AC11" s="60"/>
       <c r="AD11" s="60"/>
       <c r="AE11" s="60"/>
       <c r="AF11" s="60"/>
       <c r="AG11" s="60"/>
       <c r="AH11" s="60"/>
       <c r="AI11" s="60"/>
       <c r="AJ11" s="61"/>
       <c r="AK11" s="69">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:37" ht="21.75" customHeight="1">
-      <c r="A12" s="199"/>
-[...3 lines deleted...]
-      <c r="E12" s="201"/>
+      <c r="A12" s="205"/>
+      <c r="B12" s="206"/>
+      <c r="C12" s="206"/>
+      <c r="D12" s="206"/>
+      <c r="E12" s="207"/>
       <c r="F12" s="59"/>
       <c r="G12" s="60"/>
       <c r="H12" s="60"/>
       <c r="I12" s="60"/>
       <c r="J12" s="60"/>
       <c r="K12" s="60"/>
       <c r="L12" s="60"/>
       <c r="M12" s="60"/>
       <c r="N12" s="60"/>
       <c r="O12" s="60"/>
       <c r="P12" s="67"/>
       <c r="Q12" s="59"/>
       <c r="R12" s="60"/>
       <c r="S12" s="60"/>
       <c r="T12" s="60"/>
       <c r="U12" s="60"/>
       <c r="V12" s="60"/>
       <c r="W12" s="60"/>
       <c r="X12" s="60"/>
       <c r="Y12" s="60"/>
       <c r="Z12" s="60"/>
       <c r="AA12" s="60"/>
       <c r="AB12" s="60"/>
       <c r="AC12" s="60"/>
       <c r="AD12" s="60"/>
       <c r="AE12" s="60"/>
       <c r="AF12" s="60"/>
       <c r="AG12" s="60"/>
       <c r="AH12" s="60"/>
       <c r="AI12" s="60"/>
       <c r="AJ12" s="61"/>
       <c r="AK12" s="69">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:37" ht="21.75" customHeight="1">
-      <c r="A13" s="199"/>
-[...3 lines deleted...]
-      <c r="E13" s="201"/>
+      <c r="A13" s="205"/>
+      <c r="B13" s="206"/>
+      <c r="C13" s="206"/>
+      <c r="D13" s="206"/>
+      <c r="E13" s="207"/>
       <c r="F13" s="59"/>
       <c r="G13" s="60"/>
       <c r="H13" s="60"/>
       <c r="I13" s="60"/>
       <c r="J13" s="60"/>
       <c r="K13" s="60"/>
       <c r="L13" s="60"/>
       <c r="M13" s="60"/>
       <c r="N13" s="60"/>
       <c r="O13" s="60"/>
       <c r="P13" s="67"/>
       <c r="Q13" s="59"/>
       <c r="R13" s="60"/>
       <c r="S13" s="60"/>
       <c r="T13" s="60"/>
       <c r="U13" s="60"/>
       <c r="V13" s="60"/>
       <c r="W13" s="60"/>
       <c r="X13" s="60"/>
       <c r="Y13" s="60"/>
       <c r="Z13" s="60"/>
       <c r="AA13" s="60"/>
       <c r="AB13" s="60"/>
       <c r="AC13" s="60"/>
       <c r="AD13" s="60"/>
       <c r="AE13" s="60"/>
       <c r="AF13" s="60"/>
       <c r="AG13" s="60"/>
       <c r="AH13" s="60"/>
       <c r="AI13" s="60"/>
       <c r="AJ13" s="61"/>
       <c r="AK13" s="69">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:37" ht="21.75" customHeight="1">
-      <c r="A14" s="199"/>
-[...3 lines deleted...]
-      <c r="E14" s="201"/>
+      <c r="A14" s="205"/>
+      <c r="B14" s="206"/>
+      <c r="C14" s="206"/>
+      <c r="D14" s="206"/>
+      <c r="E14" s="207"/>
       <c r="F14" s="59"/>
       <c r="G14" s="60"/>
       <c r="H14" s="60"/>
       <c r="I14" s="60"/>
       <c r="J14" s="60"/>
       <c r="K14" s="60"/>
       <c r="L14" s="60"/>
       <c r="M14" s="60"/>
       <c r="N14" s="60"/>
       <c r="O14" s="60"/>
       <c r="P14" s="67"/>
       <c r="Q14" s="59"/>
       <c r="R14" s="60"/>
       <c r="S14" s="60"/>
       <c r="T14" s="60"/>
       <c r="U14" s="60"/>
       <c r="V14" s="60"/>
       <c r="W14" s="60"/>
       <c r="X14" s="60"/>
       <c r="Y14" s="60"/>
       <c r="Z14" s="60"/>
       <c r="AA14" s="60"/>
       <c r="AB14" s="60"/>
       <c r="AC14" s="60"/>
       <c r="AD14" s="60"/>
       <c r="AE14" s="60"/>
       <c r="AF14" s="60"/>
       <c r="AG14" s="60"/>
       <c r="AH14" s="60"/>
       <c r="AI14" s="60"/>
       <c r="AJ14" s="61"/>
       <c r="AK14" s="69">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:37" ht="21.75" customHeight="1">
-      <c r="A15" s="199"/>
-[...3 lines deleted...]
-      <c r="E15" s="201"/>
+      <c r="A15" s="205"/>
+      <c r="B15" s="206"/>
+      <c r="C15" s="206"/>
+      <c r="D15" s="206"/>
+      <c r="E15" s="207"/>
       <c r="F15" s="59"/>
       <c r="G15" s="60"/>
       <c r="H15" s="60"/>
       <c r="I15" s="60"/>
       <c r="J15" s="60"/>
       <c r="K15" s="60"/>
       <c r="L15" s="60"/>
       <c r="M15" s="60"/>
       <c r="N15" s="60"/>
       <c r="O15" s="60"/>
       <c r="P15" s="67"/>
       <c r="Q15" s="59"/>
       <c r="R15" s="60"/>
       <c r="S15" s="60"/>
       <c r="T15" s="60"/>
       <c r="U15" s="60"/>
       <c r="V15" s="60"/>
       <c r="W15" s="60"/>
       <c r="X15" s="60"/>
       <c r="Y15" s="60"/>
       <c r="Z15" s="60"/>
       <c r="AA15" s="60"/>
       <c r="AB15" s="60"/>
       <c r="AC15" s="60"/>
       <c r="AD15" s="60"/>
       <c r="AE15" s="60"/>
       <c r="AF15" s="60"/>
       <c r="AG15" s="60"/>
       <c r="AH15" s="60"/>
       <c r="AI15" s="60"/>
       <c r="AJ15" s="61"/>
       <c r="AK15" s="69">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="21.75" customHeight="1">
-      <c r="A16" s="199"/>
-[...3 lines deleted...]
-      <c r="E16" s="201"/>
+      <c r="A16" s="205"/>
+      <c r="B16" s="206"/>
+      <c r="C16" s="206"/>
+      <c r="D16" s="206"/>
+      <c r="E16" s="207"/>
       <c r="F16" s="59"/>
       <c r="G16" s="60"/>
       <c r="H16" s="60"/>
       <c r="I16" s="60"/>
       <c r="J16" s="60"/>
       <c r="K16" s="60"/>
       <c r="L16" s="60"/>
       <c r="M16" s="60"/>
       <c r="N16" s="60"/>
       <c r="O16" s="60"/>
       <c r="P16" s="67"/>
       <c r="Q16" s="59"/>
       <c r="R16" s="60"/>
       <c r="S16" s="60"/>
       <c r="T16" s="60"/>
       <c r="U16" s="60"/>
       <c r="V16" s="60"/>
       <c r="W16" s="60"/>
       <c r="X16" s="60"/>
       <c r="Y16" s="60"/>
       <c r="Z16" s="60"/>
       <c r="AA16" s="60"/>
       <c r="AB16" s="60"/>
       <c r="AC16" s="60"/>
       <c r="AD16" s="60"/>
       <c r="AE16" s="60"/>
       <c r="AF16" s="60"/>
       <c r="AG16" s="60"/>
       <c r="AH16" s="60"/>
       <c r="AI16" s="60"/>
       <c r="AJ16" s="61"/>
       <c r="AK16" s="69">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:37" ht="21.75" customHeight="1">
-      <c r="A17" s="199"/>
-[...3 lines deleted...]
-      <c r="E17" s="201"/>
+      <c r="A17" s="205"/>
+      <c r="B17" s="206"/>
+      <c r="C17" s="206"/>
+      <c r="D17" s="206"/>
+      <c r="E17" s="207"/>
       <c r="F17" s="59"/>
       <c r="G17" s="60"/>
       <c r="H17" s="60"/>
       <c r="I17" s="60"/>
       <c r="J17" s="60"/>
       <c r="K17" s="60"/>
       <c r="L17" s="60"/>
       <c r="M17" s="60"/>
       <c r="N17" s="60"/>
       <c r="O17" s="60"/>
       <c r="P17" s="67"/>
       <c r="Q17" s="59"/>
       <c r="R17" s="60"/>
       <c r="S17" s="60"/>
       <c r="T17" s="60"/>
       <c r="U17" s="60"/>
       <c r="V17" s="60"/>
       <c r="W17" s="60"/>
       <c r="X17" s="60"/>
       <c r="Y17" s="60"/>
       <c r="Z17" s="60"/>
       <c r="AA17" s="60"/>
       <c r="AB17" s="60"/>
       <c r="AC17" s="60"/>
       <c r="AD17" s="60"/>
       <c r="AE17" s="60"/>
       <c r="AF17" s="60"/>
       <c r="AG17" s="60"/>
       <c r="AH17" s="60"/>
       <c r="AI17" s="60"/>
       <c r="AJ17" s="61"/>
       <c r="AK17" s="69">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:37" ht="21.75" customHeight="1">
-      <c r="A18" s="199"/>
-[...3 lines deleted...]
-      <c r="E18" s="201"/>
+      <c r="A18" s="205"/>
+      <c r="B18" s="206"/>
+      <c r="C18" s="206"/>
+      <c r="D18" s="206"/>
+      <c r="E18" s="207"/>
       <c r="F18" s="59"/>
       <c r="G18" s="60"/>
       <c r="H18" s="60"/>
       <c r="I18" s="60"/>
       <c r="J18" s="60"/>
       <c r="K18" s="60"/>
       <c r="L18" s="60"/>
       <c r="M18" s="60"/>
       <c r="N18" s="60"/>
       <c r="O18" s="60"/>
       <c r="P18" s="67"/>
       <c r="Q18" s="59"/>
       <c r="R18" s="60"/>
       <c r="S18" s="60"/>
       <c r="T18" s="60"/>
       <c r="U18" s="60"/>
       <c r="V18" s="60"/>
       <c r="W18" s="60"/>
       <c r="X18" s="60"/>
       <c r="Y18" s="60"/>
       <c r="Z18" s="60"/>
       <c r="AA18" s="60"/>
       <c r="AB18" s="60"/>
       <c r="AC18" s="60"/>
       <c r="AD18" s="60"/>
       <c r="AE18" s="60"/>
       <c r="AF18" s="60"/>
       <c r="AG18" s="60"/>
       <c r="AH18" s="60"/>
       <c r="AI18" s="60"/>
       <c r="AJ18" s="61"/>
       <c r="AK18" s="69">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:37" ht="21.75" customHeight="1">
-      <c r="A19" s="199"/>
-[...3 lines deleted...]
-      <c r="E19" s="201"/>
+      <c r="A19" s="205"/>
+      <c r="B19" s="206"/>
+      <c r="C19" s="206"/>
+      <c r="D19" s="206"/>
+      <c r="E19" s="207"/>
       <c r="F19" s="59"/>
       <c r="G19" s="60"/>
       <c r="H19" s="60"/>
       <c r="I19" s="60"/>
       <c r="J19" s="60"/>
       <c r="K19" s="60"/>
       <c r="L19" s="60"/>
       <c r="M19" s="60"/>
       <c r="N19" s="60"/>
       <c r="O19" s="60"/>
       <c r="P19" s="67"/>
       <c r="Q19" s="59"/>
       <c r="R19" s="60"/>
       <c r="S19" s="60"/>
       <c r="T19" s="60"/>
       <c r="U19" s="60"/>
       <c r="V19" s="60"/>
       <c r="W19" s="60"/>
       <c r="X19" s="60"/>
       <c r="Y19" s="60"/>
       <c r="Z19" s="60"/>
       <c r="AA19" s="60"/>
       <c r="AB19" s="60"/>
       <c r="AC19" s="60"/>
       <c r="AD19" s="60"/>
       <c r="AE19" s="60"/>
       <c r="AF19" s="60"/>
       <c r="AG19" s="60"/>
       <c r="AH19" s="60"/>
       <c r="AI19" s="60"/>
       <c r="AJ19" s="61"/>
       <c r="AK19" s="69">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:37" ht="21.75" customHeight="1">
-      <c r="A20" s="202"/>
-[...3 lines deleted...]
-      <c r="E20" s="204"/>
+      <c r="A20" s="208"/>
+      <c r="B20" s="209"/>
+      <c r="C20" s="209"/>
+      <c r="D20" s="209"/>
+      <c r="E20" s="210"/>
       <c r="F20" s="62"/>
       <c r="G20" s="63"/>
       <c r="H20" s="63"/>
       <c r="I20" s="63"/>
       <c r="J20" s="63"/>
       <c r="K20" s="63"/>
       <c r="L20" s="63"/>
       <c r="M20" s="63"/>
       <c r="N20" s="63"/>
       <c r="O20" s="63"/>
       <c r="P20" s="68"/>
       <c r="Q20" s="62"/>
       <c r="R20" s="63"/>
       <c r="S20" s="63"/>
       <c r="T20" s="63"/>
       <c r="U20" s="63"/>
       <c r="V20" s="63"/>
       <c r="W20" s="63"/>
       <c r="X20" s="63"/>
       <c r="Y20" s="63"/>
       <c r="Z20" s="63"/>
       <c r="AA20" s="63"/>
       <c r="AB20" s="63"/>
       <c r="AC20" s="63"/>
       <c r="AD20" s="63"/>
@@ -7291,53 +7348,54 @@
     <mergeCell ref="A18:E18"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.51181102362204722" right="0.31496062992125984" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>請求書</vt:lpstr>
       <vt:lpstr>内訳明細</vt:lpstr>
       <vt:lpstr>出面表</vt:lpstr>
       <vt:lpstr>請求書!Print_Area</vt:lpstr>
+      <vt:lpstr>内訳明細!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>