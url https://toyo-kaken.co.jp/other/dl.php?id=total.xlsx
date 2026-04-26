--- v0 (2026-02-07)
+++ v1 (2026-04-26)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="26501"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\19 外注支払表【３ヶ月】、指定請求書書式ﾃﾞｰﾀｰ､支払一覧表､住所録\2.下請支払表\指定請求書\指定請求書（19.10.01改訂）\適格請求書（エクセル送信用）\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ookaw\Dropbox\01-1. ★共有フォルダ(本社千葉共通)\19 外注支払表【３ヶ月】、指定請求書書式ﾃﾞｰﾀｰ､支払一覧表､住所録\2.当社宛指定請求書\適格請求書-23-10-01（エクセル送信用）\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B7BAB606-9E25-4656-8E0B-9CB131FBDEDA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B95D6298-DE6E-4253-BF3F-9AD7295BE22B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="請求合計表" sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">請求合計表!$A$1:$AH$35</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AB35" i="5" l="1"/>
-  <c r="S35" i="5"/>
+  <c r="U35" i="5"/>
   <c r="F10" i="5" l="1"/>
   <c r="I12" i="5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <si>
     <t>年</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>月</t>
     <rPh sb="0" eb="1">
       <t>ツキ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>日</t>
     <rPh sb="0" eb="1">
       <t>ニチ</t>
@@ -188,146 +188,153 @@
       <t>セイキュウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ゴウケイ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ヒョウ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>（内消費税：</t>
     <rPh sb="1" eb="2">
       <t>ウチ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ショウヒゼイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>）</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>請求№等</t>
-[...8 lines deleted...]
-  <si>
     <t>現場名</t>
     <rPh sb="0" eb="2">
       <t>ゲンバ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>税抜金額</t>
     <rPh sb="0" eb="2">
       <t>ゼイヌキ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キンガク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>税込金額</t>
     <rPh sb="0" eb="2">
       <t>ゼイコミ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>キンガク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>合計</t>
     <rPh sb="0" eb="2">
       <t>ゴウケイ</t>
-    </rPh>
-[...9 lines deleted...]
-      <t>タントウシャ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>御担当者</t>
     <rPh sb="0" eb="1">
       <t>ゴ</t>
     </rPh>
     <rPh sb="1" eb="4">
       <t>タントウシャ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>－</t>
     <phoneticPr fontId="5"/>
   </si>
   <si>
     <t>適格事業者コード</t>
     <rPh sb="0" eb="2">
       <t>テキカク</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ジギョウシャ</t>
     </rPh>
     <phoneticPr fontId="5"/>
   </si>
   <si>
-    <t>T0000000000000</t>
-    <phoneticPr fontId="5"/>
+    <t>請求№</t>
+    <rPh sb="0" eb="2">
+      <t>セイキュウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>弊社
+担当者名</t>
+    <rPh sb="0" eb="2">
+      <t>ヘイシャ</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>タントウシャ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ナ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>弊社管理番号</t>
+    <rPh sb="0" eb="2">
+      <t>ヘイシャ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>カンリ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="5">
+  <numFmts count="3">
     <numFmt numFmtId="176" formatCode="#,##0_ "/>
-    <numFmt numFmtId="177" formatCode="#,##0_ ;[Red]\-#,##0\ "/>
-[...2 lines deleted...]
-    <numFmt numFmtId="180" formatCode="#,##0_);[Red]\(#,##0\)"/>
+    <numFmt numFmtId="177" formatCode="#,##0_);[Red]\(#,##0\)"/>
+    <numFmt numFmtId="178" formatCode="#,##0_ ;[Red]\-#,##0\ "/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐ明朝"/>
@@ -418,56 +425,56 @@
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFF00"/>
+        <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="24">
+  <borders count="27">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
@@ -694,312 +701,407 @@
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="100">
+  <cellXfs count="120">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="180" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="177" fontId="3" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="180" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="179" fontId="3" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
+    <xf numFmtId="176" fontId="3" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="3" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="176" fontId="3" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="3" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="14" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="176" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="178" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="3" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="3" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="3" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="3" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
-[...62 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
@@ -1310,1500 +1412,1500 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AP35"/>
   <sheetViews>
-    <sheetView showZeros="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AR31" sqref="AR31"/>
+    <sheetView showZeros="0" tabSelected="1" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
+      <selection activeCell="AJ2" sqref="AJ2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="25.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.42578125" customWidth="1"/>
     <col min="2" max="4" width="3.7109375" customWidth="1"/>
     <col min="5" max="9" width="3.140625" customWidth="1"/>
     <col min="10" max="14" width="3.140625" style="1" customWidth="1"/>
     <col min="15" max="17" width="2.5703125" style="1" customWidth="1"/>
     <col min="18" max="20" width="2.140625" style="1" customWidth="1"/>
     <col min="21" max="25" width="2.5703125" style="1" customWidth="1"/>
     <col min="26" max="26" width="0.5703125" style="1" customWidth="1"/>
     <col min="27" max="27" width="2.28515625" style="1" customWidth="1"/>
     <col min="28" max="29" width="2.7109375" style="1" customWidth="1"/>
     <col min="30" max="33" width="3.28515625" style="1" customWidth="1"/>
     <col min="34" max="34" width="2.28515625" style="1" customWidth="1"/>
     <col min="35" max="35" width="2.85546875" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="92" t="s">
+      <c r="A1" s="53" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="92"/>
-[...31 lines deleted...]
-      <c r="AH1" s="92"/>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+      <c r="N1" s="53"/>
+      <c r="O1" s="53"/>
+      <c r="P1" s="53"/>
+      <c r="Q1" s="53"/>
+      <c r="R1" s="53"/>
+      <c r="S1" s="53"/>
+      <c r="T1" s="53"/>
+      <c r="U1" s="53"/>
+      <c r="V1" s="53"/>
+      <c r="W1" s="53"/>
+      <c r="X1" s="53"/>
+      <c r="Y1" s="53"/>
+      <c r="Z1" s="53"/>
+      <c r="AA1" s="53"/>
+      <c r="AB1" s="53"/>
+      <c r="AC1" s="53"/>
+      <c r="AD1" s="53"/>
+      <c r="AE1" s="53"/>
+      <c r="AF1" s="53"/>
+      <c r="AG1" s="53"/>
+      <c r="AH1" s="53"/>
       <c r="AI1"/>
     </row>
     <row r="2" spans="1:42" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="U2" s="2"/>
       <c r="V2" s="3" t="s">
         <v>12</v>
       </c>
       <c r="W2" s="3"/>
-      <c r="X2" s="46"/>
-[...1 lines deleted...]
-      <c r="Z2" s="46" t="s">
+      <c r="X2" s="68"/>
+      <c r="Y2" s="68"/>
+      <c r="Z2" s="68" t="s">
         <v>0</v>
       </c>
-      <c r="AA2" s="46"/>
-[...1 lines deleted...]
-      <c r="AC2" s="46"/>
+      <c r="AA2" s="68"/>
+      <c r="AB2" s="68"/>
+      <c r="AC2" s="68"/>
       <c r="AD2" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="AE2" s="46">
+      <c r="AE2" s="68">
         <v>20</v>
       </c>
-      <c r="AF2" s="46"/>
+      <c r="AF2" s="68"/>
       <c r="AG2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="AH2"/>
       <c r="AI2"/>
     </row>
     <row r="3" spans="1:42" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="16"/>
       <c r="C3" s="16"/>
       <c r="D3" s="16"/>
       <c r="E3" s="16"/>
       <c r="F3" s="16"/>
       <c r="G3" s="16"/>
       <c r="H3" s="16"/>
       <c r="I3" s="16"/>
       <c r="J3" s="16"/>
       <c r="K3" s="16"/>
       <c r="L3" s="16"/>
       <c r="M3" s="16"/>
       <c r="N3" s="17"/>
       <c r="AH3"/>
       <c r="AI3"/>
     </row>
     <row r="4" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="16"/>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="16"/>
       <c r="E4" s="16"/>
       <c r="F4" s="16"/>
       <c r="G4" s="16"/>
       <c r="H4" s="16"/>
       <c r="I4" s="16"/>
       <c r="J4" s="16"/>
       <c r="K4" s="16"/>
       <c r="L4" s="16"/>
       <c r="M4" s="16"/>
       <c r="N4" s="17"/>
-      <c r="R4" s="98" t="s">
-[...19 lines deleted...]
-      <c r="AH4" s="99"/>
+      <c r="R4" s="51" t="s">
+        <v>22</v>
+      </c>
+      <c r="S4" s="51"/>
+      <c r="T4" s="51"/>
+      <c r="U4" s="51"/>
+      <c r="V4" s="51"/>
+      <c r="W4" s="51"/>
+      <c r="X4" s="51"/>
+      <c r="Y4" s="51"/>
+      <c r="Z4" s="51"/>
+      <c r="AA4" s="52"/>
+      <c r="AB4" s="52"/>
+      <c r="AC4" s="52"/>
+      <c r="AD4" s="52"/>
+      <c r="AE4" s="52"/>
+      <c r="AF4" s="52"/>
+      <c r="AG4" s="52"/>
+      <c r="AH4" s="52"/>
       <c r="AI4"/>
     </row>
     <row r="5" spans="1:42" ht="3" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="6"/>
-      <c r="R5" s="69"/>
-[...1 lines deleted...]
-      <c r="T5" s="70"/>
+      <c r="R5" s="72"/>
+      <c r="S5" s="73"/>
+      <c r="T5" s="73"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7"/>
       <c r="AA5" s="7"/>
       <c r="AB5" s="7"/>
       <c r="AC5" s="7"/>
       <c r="AD5" s="7"/>
       <c r="AE5" s="7"/>
       <c r="AF5" s="7"/>
       <c r="AG5" s="7"/>
       <c r="AH5" s="8"/>
       <c r="AI5"/>
     </row>
     <row r="6" spans="1:42" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="1"/>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="O6" s="9"/>
       <c r="P6" s="9"/>
       <c r="Q6" s="10"/>
-      <c r="R6" s="71" t="s">
+      <c r="R6" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="S6" s="72"/>
-[...1 lines deleted...]
-      <c r="U6" s="35" t="s">
+      <c r="S6" s="61"/>
+      <c r="T6" s="61"/>
+      <c r="U6" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="V6" s="37" t="s">
-[...6 lines deleted...]
-      <c r="AA6" s="37"/>
+      <c r="V6" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="W6" s="50"/>
+      <c r="X6" s="50"/>
+      <c r="Y6" s="50"/>
+      <c r="Z6" s="50"/>
+      <c r="AA6" s="50"/>
       <c r="AH6" s="11"/>
       <c r="AI6"/>
     </row>
     <row r="7" spans="1:42" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="O7" s="9"/>
       <c r="P7" s="9"/>
       <c r="Q7" s="10"/>
-      <c r="R7" s="71"/>
-[...15 lines deleted...]
-      <c r="AH7" s="74"/>
+      <c r="R7" s="60"/>
+      <c r="S7" s="61"/>
+      <c r="T7" s="61"/>
+      <c r="U7" s="74"/>
+      <c r="V7" s="74"/>
+      <c r="W7" s="74"/>
+      <c r="X7" s="74"/>
+      <c r="Y7" s="74"/>
+      <c r="Z7" s="74"/>
+      <c r="AA7" s="74"/>
+      <c r="AB7" s="74"/>
+      <c r="AC7" s="74"/>
+      <c r="AD7" s="74"/>
+      <c r="AE7" s="74"/>
+      <c r="AF7" s="74"/>
+      <c r="AG7" s="74"/>
+      <c r="AH7" s="75"/>
       <c r="AI7"/>
     </row>
     <row r="8" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="1"/>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="O8" s="12"/>
       <c r="P8" s="12"/>
       <c r="Q8" s="13"/>
-      <c r="R8" s="94" t="s">
+      <c r="R8" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="S8" s="95"/>
-[...14 lines deleted...]
-      <c r="AH8" s="91"/>
+      <c r="S8" s="56"/>
+      <c r="T8" s="56"/>
+      <c r="U8" s="50"/>
+      <c r="V8" s="50"/>
+      <c r="W8" s="50"/>
+      <c r="X8" s="50"/>
+      <c r="Y8" s="50"/>
+      <c r="Z8" s="50"/>
+      <c r="AA8" s="50"/>
+      <c r="AB8" s="50"/>
+      <c r="AC8" s="50"/>
+      <c r="AD8" s="50"/>
+      <c r="AE8" s="50"/>
+      <c r="AF8" s="50"/>
+      <c r="AG8" s="50"/>
+      <c r="AH8" s="57"/>
       <c r="AI8"/>
     </row>
     <row r="9" spans="1:42" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
       <c r="O9" s="12"/>
       <c r="P9" s="12"/>
       <c r="Q9" s="13"/>
-      <c r="R9" s="96" t="s">
+      <c r="R9" s="58" t="s">
         <v>6</v>
       </c>
-      <c r="S9" s="97"/>
-[...14 lines deleted...]
-      <c r="AH9" s="36"/>
+      <c r="S9" s="59"/>
+      <c r="T9" s="59"/>
+      <c r="U9" s="50"/>
+      <c r="V9" s="50"/>
+      <c r="W9" s="50"/>
+      <c r="X9" s="50"/>
+      <c r="Y9" s="50"/>
+      <c r="Z9" s="50"/>
+      <c r="AA9" s="50"/>
+      <c r="AB9" s="50"/>
+      <c r="AC9" s="50"/>
+      <c r="AD9" s="50"/>
+      <c r="AE9" s="50"/>
+      <c r="AF9" s="50"/>
+      <c r="AG9" s="50"/>
+      <c r="AH9" s="29"/>
       <c r="AI9"/>
     </row>
     <row r="10" spans="1:42" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="89" t="s">
+      <c r="A10" s="66" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="89"/>
-[...2 lines deleted...]
-      <c r="E10" s="89" t="s">
+      <c r="B10" s="66"/>
+      <c r="C10" s="66"/>
+      <c r="D10" s="66"/>
+      <c r="E10" s="66" t="s">
         <v>11</v>
       </c>
-      <c r="F10" s="49">
+      <c r="F10" s="69">
         <f>SUM(AB35)</f>
         <v>0</v>
       </c>
-      <c r="G10" s="50"/>
-[...6 lines deleted...]
-      <c r="N10" s="50"/>
+      <c r="G10" s="70"/>
+      <c r="H10" s="70"/>
+      <c r="I10" s="70"/>
+      <c r="J10" s="70"/>
+      <c r="K10" s="70"/>
+      <c r="L10" s="70"/>
+      <c r="M10" s="70"/>
+      <c r="N10" s="70"/>
       <c r="O10" s="14"/>
       <c r="P10" s="14"/>
       <c r="Q10" s="15"/>
-      <c r="R10" s="71" t="s">
+      <c r="R10" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="S10" s="72"/>
-[...8 lines deleted...]
-      <c r="AB10" s="72" t="s">
+      <c r="S10" s="61"/>
+      <c r="T10" s="61"/>
+      <c r="U10" s="50"/>
+      <c r="V10" s="50"/>
+      <c r="W10" s="50"/>
+      <c r="X10" s="50"/>
+      <c r="Y10" s="50"/>
+      <c r="Z10" s="50"/>
+      <c r="AA10" s="50"/>
+      <c r="AB10" s="61" t="s">
         <v>8</v>
       </c>
-      <c r="AC10" s="72"/>
-[...4 lines deleted...]
-      <c r="AH10" s="91"/>
+      <c r="AC10" s="61"/>
+      <c r="AD10" s="50"/>
+      <c r="AE10" s="50"/>
+      <c r="AF10" s="50"/>
+      <c r="AG10" s="50"/>
+      <c r="AH10" s="57"/>
       <c r="AI10"/>
     </row>
     <row r="11" spans="1:42" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="89"/>
-[...12 lines deleted...]
-      <c r="N11" s="51"/>
+      <c r="A11" s="66"/>
+      <c r="B11" s="66"/>
+      <c r="C11" s="66"/>
+      <c r="D11" s="66"/>
+      <c r="E11" s="67"/>
+      <c r="F11" s="71"/>
+      <c r="G11" s="71"/>
+      <c r="H11" s="71"/>
+      <c r="I11" s="71"/>
+      <c r="J11" s="71"/>
+      <c r="K11" s="71"/>
+      <c r="L11" s="71"/>
+      <c r="M11" s="71"/>
+      <c r="N11" s="71"/>
       <c r="O11" s="14"/>
       <c r="P11" s="14"/>
       <c r="Q11" s="15"/>
-      <c r="R11" s="85" t="s">
-[...17 lines deleted...]
-      <c r="AH11" s="88"/>
+      <c r="R11" s="62" t="s">
+        <v>20</v>
+      </c>
+      <c r="S11" s="63"/>
+      <c r="T11" s="63"/>
+      <c r="U11" s="64"/>
+      <c r="V11" s="64"/>
+      <c r="W11" s="64"/>
+      <c r="X11" s="64"/>
+      <c r="Y11" s="64"/>
+      <c r="Z11" s="64"/>
+      <c r="AA11" s="64"/>
+      <c r="AB11" s="64"/>
+      <c r="AC11" s="64"/>
+      <c r="AD11" s="64"/>
+      <c r="AE11" s="64"/>
+      <c r="AF11" s="64"/>
+      <c r="AG11" s="64"/>
+      <c r="AH11" s="65"/>
       <c r="AI11"/>
     </row>
     <row r="12" spans="1:42" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="18"/>
-      <c r="B12" s="26"/>
-[...2 lines deleted...]
-      <c r="E12" s="27" t="s">
+      <c r="B12" s="24"/>
+      <c r="C12" s="24"/>
+      <c r="D12" s="25"/>
+      <c r="E12" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="F12" s="27"/>
-      <c r="G12" s="28"/>
+      <c r="F12" s="25"/>
+      <c r="G12" s="26"/>
       <c r="H12" s="19"/>
-      <c r="I12" s="93">
-        <f>SUM(AB35-S35)</f>
+      <c r="I12" s="54">
+        <f>SUM(AB35-U35)</f>
         <v>0</v>
       </c>
-      <c r="J12" s="93"/>
-[...3 lines deleted...]
-      <c r="N12" s="29" t="s">
+      <c r="J12" s="54"/>
+      <c r="K12" s="54"/>
+      <c r="L12" s="54"/>
+      <c r="M12" s="54"/>
+      <c r="N12" s="27" t="s">
         <v>15</v>
       </c>
       <c r="O12" s="14"/>
       <c r="P12" s="14"/>
       <c r="Q12" s="14"/>
       <c r="R12" s="9"/>
       <c r="S12" s="9"/>
       <c r="T12" s="9"/>
-      <c r="U12" s="21"/>
-[...12 lines deleted...]
-      <c r="AH12" s="21"/>
+      <c r="U12" s="20"/>
+      <c r="V12" s="20"/>
+      <c r="W12" s="20"/>
+      <c r="X12" s="20"/>
+      <c r="Y12" s="20"/>
+      <c r="Z12" s="20"/>
+      <c r="AA12" s="20"/>
+      <c r="AB12" s="20"/>
+      <c r="AC12" s="20"/>
+      <c r="AD12" s="20"/>
+      <c r="AE12" s="20"/>
+      <c r="AF12" s="20"/>
+      <c r="AG12" s="20"/>
+      <c r="AH12" s="20"/>
       <c r="AI12"/>
     </row>
     <row r="13" spans="1:42" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="AJ13" s="1"/>
       <c r="AK13" s="1"/>
       <c r="AL13" s="1"/>
       <c r="AM13" s="1"/>
       <c r="AN13" s="1"/>
       <c r="AO13" s="1"/>
       <c r="AP13" s="1"/>
     </row>
     <row r="14" spans="1:42" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="23"/>
-      <c r="B14" s="52" t="s">
+      <c r="A14" s="21"/>
+      <c r="B14" s="76" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="77"/>
+      <c r="D14" s="77"/>
+      <c r="E14" s="78"/>
+      <c r="F14" s="87" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="89"/>
+      <c r="H14" s="87" t="s">
         <v>16</v>
       </c>
-      <c r="C14" s="53"/>
-[...1 lines deleted...]
-      <c r="E14" s="52" t="s">
+      <c r="I14" s="88"/>
+      <c r="J14" s="88"/>
+      <c r="K14" s="88"/>
+      <c r="L14" s="88"/>
+      <c r="M14" s="88"/>
+      <c r="N14" s="88"/>
+      <c r="O14" s="88"/>
+      <c r="P14" s="88"/>
+      <c r="Q14" s="89"/>
+      <c r="R14" s="81" t="s">
+        <v>24</v>
+      </c>
+      <c r="S14" s="82"/>
+      <c r="T14" s="83"/>
+      <c r="U14" s="90" t="s">
         <v>17</v>
       </c>
-      <c r="F14" s="53"/>
-[...14 lines deleted...]
-      <c r="S14" s="58" t="s">
+      <c r="V14" s="91"/>
+      <c r="W14" s="91"/>
+      <c r="X14" s="91"/>
+      <c r="Y14" s="91"/>
+      <c r="Z14" s="91"/>
+      <c r="AA14" s="92"/>
+      <c r="AB14" s="90" t="s">
         <v>18</v>
       </c>
-      <c r="T14" s="59"/>
-[...7 lines deleted...]
-      <c r="AB14" s="58" t="s">
+      <c r="AC14" s="91"/>
+      <c r="AD14" s="91"/>
+      <c r="AE14" s="91"/>
+      <c r="AF14" s="91"/>
+      <c r="AG14" s="91"/>
+      <c r="AH14" s="92"/>
+    </row>
+    <row r="15" spans="1:42" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="22">
+        <v>1</v>
+      </c>
+      <c r="B15" s="32"/>
+      <c r="C15" s="32"/>
+      <c r="D15" s="32"/>
+      <c r="E15" s="33"/>
+      <c r="F15" s="79"/>
+      <c r="G15" s="80"/>
+      <c r="H15" s="84"/>
+      <c r="I15" s="85"/>
+      <c r="J15" s="85"/>
+      <c r="K15" s="85"/>
+      <c r="L15" s="85"/>
+      <c r="M15" s="85"/>
+      <c r="N15" s="85"/>
+      <c r="O15" s="85"/>
+      <c r="P15" s="85"/>
+      <c r="Q15" s="86"/>
+      <c r="R15" s="93"/>
+      <c r="S15" s="94"/>
+      <c r="T15" s="95"/>
+      <c r="U15" s="96"/>
+      <c r="V15" s="97"/>
+      <c r="W15" s="97"/>
+      <c r="X15" s="97"/>
+      <c r="Y15" s="97"/>
+      <c r="Z15" s="97"/>
+      <c r="AA15" s="98"/>
+      <c r="AB15" s="99"/>
+      <c r="AC15" s="100"/>
+      <c r="AD15" s="100"/>
+      <c r="AE15" s="100"/>
+      <c r="AF15" s="100"/>
+      <c r="AG15" s="100"/>
+      <c r="AH15" s="101"/>
+    </row>
+    <row r="16" spans="1:42" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="23">
+        <v>2</v>
+      </c>
+      <c r="B16" s="34"/>
+      <c r="C16" s="34"/>
+      <c r="D16" s="34"/>
+      <c r="E16" s="35"/>
+      <c r="F16" s="38"/>
+      <c r="G16" s="39"/>
+      <c r="H16" s="40"/>
+      <c r="I16" s="41"/>
+      <c r="J16" s="41"/>
+      <c r="K16" s="41"/>
+      <c r="L16" s="41"/>
+      <c r="M16" s="41"/>
+      <c r="N16" s="41"/>
+      <c r="O16" s="41"/>
+      <c r="P16" s="41"/>
+      <c r="Q16" s="42"/>
+      <c r="R16" s="38"/>
+      <c r="S16" s="43"/>
+      <c r="T16" s="39"/>
+      <c r="U16" s="44"/>
+      <c r="V16" s="45"/>
+      <c r="W16" s="45"/>
+      <c r="X16" s="45"/>
+      <c r="Y16" s="45"/>
+      <c r="Z16" s="45"/>
+      <c r="AA16" s="46"/>
+      <c r="AB16" s="47"/>
+      <c r="AC16" s="48"/>
+      <c r="AD16" s="48"/>
+      <c r="AE16" s="48"/>
+      <c r="AF16" s="48"/>
+      <c r="AG16" s="48"/>
+      <c r="AH16" s="49"/>
+    </row>
+    <row r="17" spans="1:34" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="23">
+        <v>3</v>
+      </c>
+      <c r="B17" s="34"/>
+      <c r="C17" s="34"/>
+      <c r="D17" s="34"/>
+      <c r="E17" s="35"/>
+      <c r="F17" s="38"/>
+      <c r="G17" s="39"/>
+      <c r="H17" s="40"/>
+      <c r="I17" s="41"/>
+      <c r="J17" s="41"/>
+      <c r="K17" s="41"/>
+      <c r="L17" s="41"/>
+      <c r="M17" s="41"/>
+      <c r="N17" s="41"/>
+      <c r="O17" s="41"/>
+      <c r="P17" s="41"/>
+      <c r="Q17" s="42"/>
+      <c r="R17" s="38"/>
+      <c r="S17" s="43"/>
+      <c r="T17" s="39"/>
+      <c r="U17" s="44"/>
+      <c r="V17" s="45"/>
+      <c r="W17" s="45"/>
+      <c r="X17" s="45"/>
+      <c r="Y17" s="45"/>
+      <c r="Z17" s="45"/>
+      <c r="AA17" s="46"/>
+      <c r="AB17" s="47"/>
+      <c r="AC17" s="48"/>
+      <c r="AD17" s="48"/>
+      <c r="AE17" s="48"/>
+      <c r="AF17" s="48"/>
+      <c r="AG17" s="48"/>
+      <c r="AH17" s="49"/>
+    </row>
+    <row r="18" spans="1:34" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="23">
+        <v>4</v>
+      </c>
+      <c r="B18" s="34"/>
+      <c r="C18" s="34"/>
+      <c r="D18" s="34"/>
+      <c r="E18" s="35"/>
+      <c r="F18" s="38"/>
+      <c r="G18" s="39"/>
+      <c r="H18" s="40"/>
+      <c r="I18" s="41"/>
+      <c r="J18" s="41"/>
+      <c r="K18" s="41"/>
+      <c r="L18" s="41"/>
+      <c r="M18" s="41"/>
+      <c r="N18" s="41"/>
+      <c r="O18" s="41"/>
+      <c r="P18" s="41"/>
+      <c r="Q18" s="42"/>
+      <c r="R18" s="38"/>
+      <c r="S18" s="43"/>
+      <c r="T18" s="39"/>
+      <c r="U18" s="44"/>
+      <c r="V18" s="45"/>
+      <c r="W18" s="45"/>
+      <c r="X18" s="45"/>
+      <c r="Y18" s="45"/>
+      <c r="Z18" s="45"/>
+      <c r="AA18" s="46"/>
+      <c r="AB18" s="47"/>
+      <c r="AC18" s="48"/>
+      <c r="AD18" s="48"/>
+      <c r="AE18" s="48"/>
+      <c r="AF18" s="48"/>
+      <c r="AG18" s="48"/>
+      <c r="AH18" s="49"/>
+    </row>
+    <row r="19" spans="1:34" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="23">
+        <v>5</v>
+      </c>
+      <c r="B19" s="34"/>
+      <c r="C19" s="34"/>
+      <c r="D19" s="34"/>
+      <c r="E19" s="35"/>
+      <c r="F19" s="38"/>
+      <c r="G19" s="39"/>
+      <c r="H19" s="40"/>
+      <c r="I19" s="41"/>
+      <c r="J19" s="41"/>
+      <c r="K19" s="41"/>
+      <c r="L19" s="41"/>
+      <c r="M19" s="41"/>
+      <c r="N19" s="41"/>
+      <c r="O19" s="41"/>
+      <c r="P19" s="41"/>
+      <c r="Q19" s="42"/>
+      <c r="R19" s="38"/>
+      <c r="S19" s="43"/>
+      <c r="T19" s="39"/>
+      <c r="U19" s="44"/>
+      <c r="V19" s="45"/>
+      <c r="W19" s="45"/>
+      <c r="X19" s="45"/>
+      <c r="Y19" s="45"/>
+      <c r="Z19" s="45"/>
+      <c r="AA19" s="46"/>
+      <c r="AB19" s="47"/>
+      <c r="AC19" s="48"/>
+      <c r="AD19" s="48"/>
+      <c r="AE19" s="48"/>
+      <c r="AF19" s="48"/>
+      <c r="AG19" s="48"/>
+      <c r="AH19" s="49"/>
+    </row>
+    <row r="20" spans="1:34" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="23">
+        <v>6</v>
+      </c>
+      <c r="B20" s="34"/>
+      <c r="C20" s="34"/>
+      <c r="D20" s="34"/>
+      <c r="E20" s="35"/>
+      <c r="F20" s="38"/>
+      <c r="G20" s="39"/>
+      <c r="H20" s="40"/>
+      <c r="I20" s="41"/>
+      <c r="J20" s="41"/>
+      <c r="K20" s="41"/>
+      <c r="L20" s="41"/>
+      <c r="M20" s="41"/>
+      <c r="N20" s="41"/>
+      <c r="O20" s="41"/>
+      <c r="P20" s="41"/>
+      <c r="Q20" s="42"/>
+      <c r="R20" s="38"/>
+      <c r="S20" s="43"/>
+      <c r="T20" s="39"/>
+      <c r="U20" s="44"/>
+      <c r="V20" s="45"/>
+      <c r="W20" s="45"/>
+      <c r="X20" s="45"/>
+      <c r="Y20" s="45"/>
+      <c r="Z20" s="45"/>
+      <c r="AA20" s="46"/>
+      <c r="AB20" s="47"/>
+      <c r="AC20" s="48"/>
+      <c r="AD20" s="48"/>
+      <c r="AE20" s="48"/>
+      <c r="AF20" s="48"/>
+      <c r="AG20" s="48"/>
+      <c r="AH20" s="49"/>
+    </row>
+    <row r="21" spans="1:34" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="23">
+        <v>7</v>
+      </c>
+      <c r="B21" s="34"/>
+      <c r="C21" s="34"/>
+      <c r="D21" s="34"/>
+      <c r="E21" s="35"/>
+      <c r="F21" s="38"/>
+      <c r="G21" s="39"/>
+      <c r="H21" s="40"/>
+      <c r="I21" s="41"/>
+      <c r="J21" s="41"/>
+      <c r="K21" s="41"/>
+      <c r="L21" s="41"/>
+      <c r="M21" s="41"/>
+      <c r="N21" s="41"/>
+      <c r="O21" s="41"/>
+      <c r="P21" s="41"/>
+      <c r="Q21" s="42"/>
+      <c r="R21" s="38"/>
+      <c r="S21" s="43"/>
+      <c r="T21" s="39"/>
+      <c r="U21" s="44"/>
+      <c r="V21" s="45"/>
+      <c r="W21" s="45"/>
+      <c r="X21" s="45"/>
+      <c r="Y21" s="45"/>
+      <c r="Z21" s="45"/>
+      <c r="AA21" s="46"/>
+      <c r="AB21" s="47"/>
+      <c r="AC21" s="48"/>
+      <c r="AD21" s="48"/>
+      <c r="AE21" s="48"/>
+      <c r="AF21" s="48"/>
+      <c r="AG21" s="48"/>
+      <c r="AH21" s="49"/>
+    </row>
+    <row r="22" spans="1:34" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="23">
+        <v>8</v>
+      </c>
+      <c r="B22" s="34"/>
+      <c r="C22" s="34"/>
+      <c r="D22" s="34"/>
+      <c r="E22" s="35"/>
+      <c r="F22" s="38"/>
+      <c r="G22" s="39"/>
+      <c r="H22" s="40"/>
+      <c r="I22" s="41"/>
+      <c r="J22" s="41"/>
+      <c r="K22" s="41"/>
+      <c r="L22" s="41"/>
+      <c r="M22" s="41"/>
+      <c r="N22" s="41"/>
+      <c r="O22" s="41"/>
+      <c r="P22" s="41"/>
+      <c r="Q22" s="42"/>
+      <c r="R22" s="38"/>
+      <c r="S22" s="43"/>
+      <c r="T22" s="39"/>
+      <c r="U22" s="44"/>
+      <c r="V22" s="45"/>
+      <c r="W22" s="45"/>
+      <c r="X22" s="45"/>
+      <c r="Y22" s="45"/>
+      <c r="Z22" s="45"/>
+      <c r="AA22" s="46"/>
+      <c r="AB22" s="47"/>
+      <c r="AC22" s="48"/>
+      <c r="AD22" s="48"/>
+      <c r="AE22" s="48"/>
+      <c r="AF22" s="48"/>
+      <c r="AG22" s="48"/>
+      <c r="AH22" s="49"/>
+    </row>
+    <row r="23" spans="1:34" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="23">
+        <v>9</v>
+      </c>
+      <c r="B23" s="34"/>
+      <c r="C23" s="34"/>
+      <c r="D23" s="34"/>
+      <c r="E23" s="35"/>
+      <c r="F23" s="38"/>
+      <c r="G23" s="39"/>
+      <c r="H23" s="40"/>
+      <c r="I23" s="41"/>
+      <c r="J23" s="41"/>
+      <c r="K23" s="41"/>
+      <c r="L23" s="41"/>
+      <c r="M23" s="41"/>
+      <c r="N23" s="41"/>
+      <c r="O23" s="41"/>
+      <c r="P23" s="41"/>
+      <c r="Q23" s="42"/>
+      <c r="R23" s="38"/>
+      <c r="S23" s="43"/>
+      <c r="T23" s="39"/>
+      <c r="U23" s="44"/>
+      <c r="V23" s="45"/>
+      <c r="W23" s="45"/>
+      <c r="X23" s="45"/>
+      <c r="Y23" s="45"/>
+      <c r="Z23" s="45"/>
+      <c r="AA23" s="46"/>
+      <c r="AB23" s="47"/>
+      <c r="AC23" s="48"/>
+      <c r="AD23" s="48"/>
+      <c r="AE23" s="48"/>
+      <c r="AF23" s="48"/>
+      <c r="AG23" s="48"/>
+      <c r="AH23" s="49"/>
+    </row>
+    <row r="24" spans="1:34" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="23">
+        <v>10</v>
+      </c>
+      <c r="B24" s="34"/>
+      <c r="C24" s="34"/>
+      <c r="D24" s="34"/>
+      <c r="E24" s="35"/>
+      <c r="F24" s="38"/>
+      <c r="G24" s="39"/>
+      <c r="H24" s="40"/>
+      <c r="I24" s="41"/>
+      <c r="J24" s="41"/>
+      <c r="K24" s="41"/>
+      <c r="L24" s="41"/>
+      <c r="M24" s="41"/>
+      <c r="N24" s="41"/>
+      <c r="O24" s="41"/>
+      <c r="P24" s="41"/>
+      <c r="Q24" s="42"/>
+      <c r="R24" s="38"/>
+      <c r="S24" s="43"/>
+      <c r="T24" s="39"/>
+      <c r="U24" s="44"/>
+      <c r="V24" s="45"/>
+      <c r="W24" s="45"/>
+      <c r="X24" s="45"/>
+      <c r="Y24" s="45"/>
+      <c r="Z24" s="45"/>
+      <c r="AA24" s="46"/>
+      <c r="AB24" s="47"/>
+      <c r="AC24" s="48"/>
+      <c r="AD24" s="48"/>
+      <c r="AE24" s="48"/>
+      <c r="AF24" s="48"/>
+      <c r="AG24" s="48"/>
+      <c r="AH24" s="49"/>
+    </row>
+    <row r="25" spans="1:34" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="23">
+        <v>11</v>
+      </c>
+      <c r="B25" s="34"/>
+      <c r="C25" s="34"/>
+      <c r="D25" s="34"/>
+      <c r="E25" s="35"/>
+      <c r="F25" s="38"/>
+      <c r="G25" s="39"/>
+      <c r="H25" s="40"/>
+      <c r="I25" s="41"/>
+      <c r="J25" s="41"/>
+      <c r="K25" s="41"/>
+      <c r="L25" s="41"/>
+      <c r="M25" s="41"/>
+      <c r="N25" s="41"/>
+      <c r="O25" s="41"/>
+      <c r="P25" s="41"/>
+      <c r="Q25" s="42"/>
+      <c r="R25" s="38"/>
+      <c r="S25" s="43"/>
+      <c r="T25" s="39"/>
+      <c r="U25" s="44"/>
+      <c r="V25" s="45"/>
+      <c r="W25" s="45"/>
+      <c r="X25" s="45"/>
+      <c r="Y25" s="45"/>
+      <c r="Z25" s="45"/>
+      <c r="AA25" s="46"/>
+      <c r="AB25" s="47"/>
+      <c r="AC25" s="48"/>
+      <c r="AD25" s="48"/>
+      <c r="AE25" s="48"/>
+      <c r="AF25" s="48"/>
+      <c r="AG25" s="48"/>
+      <c r="AH25" s="49"/>
+    </row>
+    <row r="26" spans="1:34" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="23">
+        <v>12</v>
+      </c>
+      <c r="B26" s="34"/>
+      <c r="C26" s="34"/>
+      <c r="D26" s="34"/>
+      <c r="E26" s="35"/>
+      <c r="F26" s="38"/>
+      <c r="G26" s="39"/>
+      <c r="H26" s="40"/>
+      <c r="I26" s="41"/>
+      <c r="J26" s="41"/>
+      <c r="K26" s="41"/>
+      <c r="L26" s="41"/>
+      <c r="M26" s="41"/>
+      <c r="N26" s="41"/>
+      <c r="O26" s="41"/>
+      <c r="P26" s="41"/>
+      <c r="Q26" s="42"/>
+      <c r="R26" s="38"/>
+      <c r="S26" s="43"/>
+      <c r="T26" s="39"/>
+      <c r="U26" s="44"/>
+      <c r="V26" s="45"/>
+      <c r="W26" s="45"/>
+      <c r="X26" s="45"/>
+      <c r="Y26" s="45"/>
+      <c r="Z26" s="45"/>
+      <c r="AA26" s="46"/>
+      <c r="AB26" s="47"/>
+      <c r="AC26" s="48"/>
+      <c r="AD26" s="48"/>
+      <c r="AE26" s="48"/>
+      <c r="AF26" s="48"/>
+      <c r="AG26" s="48"/>
+      <c r="AH26" s="49"/>
+    </row>
+    <row r="27" spans="1:34" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="23">
+        <v>13</v>
+      </c>
+      <c r="B27" s="34"/>
+      <c r="C27" s="34"/>
+      <c r="D27" s="34"/>
+      <c r="E27" s="35"/>
+      <c r="F27" s="38"/>
+      <c r="G27" s="39"/>
+      <c r="H27" s="40"/>
+      <c r="I27" s="41"/>
+      <c r="J27" s="41"/>
+      <c r="K27" s="41"/>
+      <c r="L27" s="41"/>
+      <c r="M27" s="41"/>
+      <c r="N27" s="41"/>
+      <c r="O27" s="41"/>
+      <c r="P27" s="41"/>
+      <c r="Q27" s="42"/>
+      <c r="R27" s="38"/>
+      <c r="S27" s="43"/>
+      <c r="T27" s="39"/>
+      <c r="U27" s="44"/>
+      <c r="V27" s="45"/>
+      <c r="W27" s="45"/>
+      <c r="X27" s="45"/>
+      <c r="Y27" s="45"/>
+      <c r="Z27" s="45"/>
+      <c r="AA27" s="46"/>
+      <c r="AB27" s="47"/>
+      <c r="AC27" s="48"/>
+      <c r="AD27" s="48"/>
+      <c r="AE27" s="48"/>
+      <c r="AF27" s="48"/>
+      <c r="AG27" s="48"/>
+      <c r="AH27" s="49"/>
+    </row>
+    <row r="28" spans="1:34" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="23">
+        <v>14</v>
+      </c>
+      <c r="B28" s="34"/>
+      <c r="C28" s="34"/>
+      <c r="D28" s="34"/>
+      <c r="E28" s="35"/>
+      <c r="F28" s="38"/>
+      <c r="G28" s="39"/>
+      <c r="H28" s="40"/>
+      <c r="I28" s="41"/>
+      <c r="J28" s="41"/>
+      <c r="K28" s="41"/>
+      <c r="L28" s="41"/>
+      <c r="M28" s="41"/>
+      <c r="N28" s="41"/>
+      <c r="O28" s="41"/>
+      <c r="P28" s="41"/>
+      <c r="Q28" s="42"/>
+      <c r="R28" s="38"/>
+      <c r="S28" s="43"/>
+      <c r="T28" s="39"/>
+      <c r="U28" s="44"/>
+      <c r="V28" s="45"/>
+      <c r="W28" s="45"/>
+      <c r="X28" s="45"/>
+      <c r="Y28" s="45"/>
+      <c r="Z28" s="45"/>
+      <c r="AA28" s="46"/>
+      <c r="AB28" s="47"/>
+      <c r="AC28" s="48"/>
+      <c r="AD28" s="48"/>
+      <c r="AE28" s="48"/>
+      <c r="AF28" s="48"/>
+      <c r="AG28" s="48"/>
+      <c r="AH28" s="49"/>
+    </row>
+    <row r="29" spans="1:34" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="23">
+        <v>15</v>
+      </c>
+      <c r="B29" s="34"/>
+      <c r="C29" s="34"/>
+      <c r="D29" s="34"/>
+      <c r="E29" s="35"/>
+      <c r="F29" s="38"/>
+      <c r="G29" s="39"/>
+      <c r="H29" s="40"/>
+      <c r="I29" s="41"/>
+      <c r="J29" s="41"/>
+      <c r="K29" s="41"/>
+      <c r="L29" s="41"/>
+      <c r="M29" s="41"/>
+      <c r="N29" s="41"/>
+      <c r="O29" s="41"/>
+      <c r="P29" s="41"/>
+      <c r="Q29" s="42"/>
+      <c r="R29" s="38"/>
+      <c r="S29" s="43"/>
+      <c r="T29" s="39"/>
+      <c r="U29" s="44"/>
+      <c r="V29" s="45"/>
+      <c r="W29" s="45"/>
+      <c r="X29" s="45"/>
+      <c r="Y29" s="45"/>
+      <c r="Z29" s="45"/>
+      <c r="AA29" s="46"/>
+      <c r="AB29" s="47"/>
+      <c r="AC29" s="48"/>
+      <c r="AD29" s="48"/>
+      <c r="AE29" s="48"/>
+      <c r="AF29" s="48"/>
+      <c r="AG29" s="48"/>
+      <c r="AH29" s="49"/>
+    </row>
+    <row r="30" spans="1:34" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="23">
+        <v>16</v>
+      </c>
+      <c r="B30" s="34"/>
+      <c r="C30" s="34"/>
+      <c r="D30" s="34"/>
+      <c r="E30" s="35"/>
+      <c r="F30" s="38"/>
+      <c r="G30" s="39"/>
+      <c r="H30" s="40"/>
+      <c r="I30" s="41"/>
+      <c r="J30" s="41"/>
+      <c r="K30" s="41"/>
+      <c r="L30" s="41"/>
+      <c r="M30" s="41"/>
+      <c r="N30" s="41"/>
+      <c r="O30" s="41"/>
+      <c r="P30" s="41"/>
+      <c r="Q30" s="42"/>
+      <c r="R30" s="38"/>
+      <c r="S30" s="43"/>
+      <c r="T30" s="39"/>
+      <c r="U30" s="44"/>
+      <c r="V30" s="45"/>
+      <c r="W30" s="45"/>
+      <c r="X30" s="45"/>
+      <c r="Y30" s="45"/>
+      <c r="Z30" s="45"/>
+      <c r="AA30" s="46"/>
+      <c r="AB30" s="47"/>
+      <c r="AC30" s="48"/>
+      <c r="AD30" s="48"/>
+      <c r="AE30" s="48"/>
+      <c r="AF30" s="48"/>
+      <c r="AG30" s="48"/>
+      <c r="AH30" s="49"/>
+    </row>
+    <row r="31" spans="1:34" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="23">
+        <v>17</v>
+      </c>
+      <c r="B31" s="34"/>
+      <c r="C31" s="34"/>
+      <c r="D31" s="34"/>
+      <c r="E31" s="35"/>
+      <c r="F31" s="38"/>
+      <c r="G31" s="39"/>
+      <c r="H31" s="40"/>
+      <c r="I31" s="41"/>
+      <c r="J31" s="41"/>
+      <c r="K31" s="41"/>
+      <c r="L31" s="41"/>
+      <c r="M31" s="41"/>
+      <c r="N31" s="41"/>
+      <c r="O31" s="41"/>
+      <c r="P31" s="41"/>
+      <c r="Q31" s="42"/>
+      <c r="R31" s="38"/>
+      <c r="S31" s="43"/>
+      <c r="T31" s="39"/>
+      <c r="U31" s="44"/>
+      <c r="V31" s="45"/>
+      <c r="W31" s="45"/>
+      <c r="X31" s="45"/>
+      <c r="Y31" s="45"/>
+      <c r="Z31" s="45"/>
+      <c r="AA31" s="46"/>
+      <c r="AB31" s="47"/>
+      <c r="AC31" s="48"/>
+      <c r="AD31" s="48"/>
+      <c r="AE31" s="48"/>
+      <c r="AF31" s="48"/>
+      <c r="AG31" s="48"/>
+      <c r="AH31" s="49"/>
+    </row>
+    <row r="32" spans="1:34" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="23">
+        <v>18</v>
+      </c>
+      <c r="B32" s="34"/>
+      <c r="C32" s="34"/>
+      <c r="D32" s="34"/>
+      <c r="E32" s="35"/>
+      <c r="F32" s="38"/>
+      <c r="G32" s="39"/>
+      <c r="H32" s="40"/>
+      <c r="I32" s="41"/>
+      <c r="J32" s="41"/>
+      <c r="K32" s="41"/>
+      <c r="L32" s="41"/>
+      <c r="M32" s="41"/>
+      <c r="N32" s="41"/>
+      <c r="O32" s="41"/>
+      <c r="P32" s="41"/>
+      <c r="Q32" s="42"/>
+      <c r="R32" s="38"/>
+      <c r="S32" s="43"/>
+      <c r="T32" s="39"/>
+      <c r="U32" s="44"/>
+      <c r="V32" s="45"/>
+      <c r="W32" s="45"/>
+      <c r="X32" s="45"/>
+      <c r="Y32" s="45"/>
+      <c r="Z32" s="45"/>
+      <c r="AA32" s="46"/>
+      <c r="AB32" s="47"/>
+      <c r="AC32" s="48"/>
+      <c r="AD32" s="48"/>
+      <c r="AE32" s="48"/>
+      <c r="AF32" s="48"/>
+      <c r="AG32" s="48"/>
+      <c r="AH32" s="49"/>
+    </row>
+    <row r="33" spans="1:34" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="23">
         <v>19</v>
       </c>
-      <c r="AC14" s="59"/>
-[...691 lines deleted...]
-      <c r="A33" s="25">
+      <c r="B33" s="34"/>
+      <c r="C33" s="34"/>
+      <c r="D33" s="34"/>
+      <c r="E33" s="35"/>
+      <c r="F33" s="38"/>
+      <c r="G33" s="39"/>
+      <c r="H33" s="40"/>
+      <c r="I33" s="41"/>
+      <c r="J33" s="41"/>
+      <c r="K33" s="41"/>
+      <c r="L33" s="41"/>
+      <c r="M33" s="41"/>
+      <c r="N33" s="41"/>
+      <c r="O33" s="41"/>
+      <c r="P33" s="41"/>
+      <c r="Q33" s="42"/>
+      <c r="R33" s="38"/>
+      <c r="S33" s="43"/>
+      <c r="T33" s="39"/>
+      <c r="U33" s="44"/>
+      <c r="V33" s="45"/>
+      <c r="W33" s="45"/>
+      <c r="X33" s="45"/>
+      <c r="Y33" s="45"/>
+      <c r="Z33" s="45"/>
+      <c r="AA33" s="46"/>
+      <c r="AB33" s="47"/>
+      <c r="AC33" s="48"/>
+      <c r="AD33" s="48"/>
+      <c r="AE33" s="48"/>
+      <c r="AF33" s="48"/>
+      <c r="AG33" s="48"/>
+      <c r="AH33" s="49"/>
+    </row>
+    <row r="34" spans="1:34" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="23">
+        <v>20</v>
+      </c>
+      <c r="B34" s="34"/>
+      <c r="C34" s="34"/>
+      <c r="D34" s="34"/>
+      <c r="E34" s="35"/>
+      <c r="F34" s="102"/>
+      <c r="G34" s="103"/>
+      <c r="H34" s="104"/>
+      <c r="I34" s="105"/>
+      <c r="J34" s="105"/>
+      <c r="K34" s="105"/>
+      <c r="L34" s="105"/>
+      <c r="M34" s="105"/>
+      <c r="N34" s="105"/>
+      <c r="O34" s="105"/>
+      <c r="P34" s="105"/>
+      <c r="Q34" s="106"/>
+      <c r="R34" s="102"/>
+      <c r="S34" s="107"/>
+      <c r="T34" s="103"/>
+      <c r="U34" s="108"/>
+      <c r="V34" s="109"/>
+      <c r="W34" s="109"/>
+      <c r="X34" s="109"/>
+      <c r="Y34" s="109"/>
+      <c r="Z34" s="109"/>
+      <c r="AA34" s="110"/>
+      <c r="AB34" s="111"/>
+      <c r="AC34" s="112"/>
+      <c r="AD34" s="112"/>
+      <c r="AE34" s="112"/>
+      <c r="AF34" s="112"/>
+      <c r="AG34" s="112"/>
+      <c r="AH34" s="113"/>
+    </row>
+    <row r="35" spans="1:34" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="21"/>
+      <c r="B35" s="36"/>
+      <c r="C35" s="36"/>
+      <c r="D35" s="36"/>
+      <c r="E35" s="37"/>
+      <c r="F35" s="31"/>
+      <c r="G35" s="30"/>
+      <c r="H35" s="87" t="s">
         <v>19</v>
       </c>
-      <c r="B33" s="43"/>
-[...93 lines deleted...]
-        <f>SUM(S15:Z34)</f>
+      <c r="I35" s="88"/>
+      <c r="J35" s="88"/>
+      <c r="K35" s="88"/>
+      <c r="L35" s="88"/>
+      <c r="M35" s="88"/>
+      <c r="N35" s="88"/>
+      <c r="O35" s="88"/>
+      <c r="P35" s="88"/>
+      <c r="Q35" s="89"/>
+      <c r="R35" s="117"/>
+      <c r="S35" s="118"/>
+      <c r="T35" s="119"/>
+      <c r="U35" s="114">
+        <f>SUM(U15:AA34)</f>
         <v>0</v>
       </c>
-      <c r="T35" s="48"/>
-[...8 lines deleted...]
-        <f>SUM(AB15:AG34)</f>
+      <c r="V35" s="115"/>
+      <c r="W35" s="115"/>
+      <c r="X35" s="115"/>
+      <c r="Y35" s="115"/>
+      <c r="Z35" s="115"/>
+      <c r="AA35" s="116"/>
+      <c r="AB35" s="114">
+        <f>SUM(AB15:AH34)</f>
         <v>0</v>
       </c>
-      <c r="AC35" s="48"/>
-[...4 lines deleted...]
-      <c r="AH35" s="32"/>
+      <c r="AC35" s="115"/>
+      <c r="AD35" s="115"/>
+      <c r="AE35" s="115"/>
+      <c r="AF35" s="115"/>
+      <c r="AG35" s="115"/>
+      <c r="AH35" s="116"/>
     </row>
   </sheetData>
   <mergeCells count="135">
-    <mergeCell ref="R4:Z4"/>
-    <mergeCell ref="AA4:AH4"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="H34:Q34"/>
+    <mergeCell ref="R34:T34"/>
+    <mergeCell ref="U34:AA34"/>
+    <mergeCell ref="AB34:AH34"/>
+    <mergeCell ref="AB35:AH35"/>
+    <mergeCell ref="U35:AA35"/>
+    <mergeCell ref="R35:T35"/>
+    <mergeCell ref="H35:Q35"/>
+    <mergeCell ref="F32:G32"/>
+    <mergeCell ref="H32:Q32"/>
+    <mergeCell ref="R32:T32"/>
+    <mergeCell ref="U32:AA32"/>
+    <mergeCell ref="AB32:AH32"/>
+    <mergeCell ref="F33:G33"/>
+    <mergeCell ref="H33:Q33"/>
+    <mergeCell ref="R33:T33"/>
+    <mergeCell ref="U33:AA33"/>
+    <mergeCell ref="AB33:AH33"/>
+    <mergeCell ref="F30:G30"/>
+    <mergeCell ref="H30:Q30"/>
+    <mergeCell ref="R30:T30"/>
+    <mergeCell ref="U30:AA30"/>
+    <mergeCell ref="AB30:AH30"/>
+    <mergeCell ref="F31:G31"/>
+    <mergeCell ref="H31:Q31"/>
+    <mergeCell ref="R31:T31"/>
+    <mergeCell ref="U31:AA31"/>
+    <mergeCell ref="AB31:AH31"/>
+    <mergeCell ref="F28:G28"/>
+    <mergeCell ref="H28:Q28"/>
+    <mergeCell ref="R28:T28"/>
+    <mergeCell ref="U28:AA28"/>
+    <mergeCell ref="AB28:AH28"/>
+    <mergeCell ref="F29:G29"/>
+    <mergeCell ref="H29:Q29"/>
+    <mergeCell ref="R29:T29"/>
+    <mergeCell ref="U29:AA29"/>
+    <mergeCell ref="AB29:AH29"/>
+    <mergeCell ref="F26:G26"/>
+    <mergeCell ref="H26:Q26"/>
+    <mergeCell ref="R26:T26"/>
+    <mergeCell ref="U26:AA26"/>
+    <mergeCell ref="AB26:AH26"/>
+    <mergeCell ref="F27:G27"/>
+    <mergeCell ref="H27:Q27"/>
+    <mergeCell ref="R27:T27"/>
+    <mergeCell ref="U27:AA27"/>
+    <mergeCell ref="AB27:AH27"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="H24:Q24"/>
+    <mergeCell ref="R24:T24"/>
+    <mergeCell ref="U24:AA24"/>
+    <mergeCell ref="AB24:AH24"/>
+    <mergeCell ref="F25:G25"/>
+    <mergeCell ref="H25:Q25"/>
+    <mergeCell ref="R25:T25"/>
+    <mergeCell ref="U25:AA25"/>
+    <mergeCell ref="AB25:AH25"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="H22:Q22"/>
+    <mergeCell ref="R22:T22"/>
+    <mergeCell ref="U22:AA22"/>
+    <mergeCell ref="AB22:AH22"/>
+    <mergeCell ref="F23:G23"/>
+    <mergeCell ref="H23:Q23"/>
+    <mergeCell ref="R23:T23"/>
+    <mergeCell ref="U23:AA23"/>
+    <mergeCell ref="AB23:AH23"/>
+    <mergeCell ref="AB18:AH18"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="H19:Q19"/>
+    <mergeCell ref="R19:T19"/>
+    <mergeCell ref="U19:AA19"/>
+    <mergeCell ref="AB19:AH19"/>
+    <mergeCell ref="R21:T21"/>
+    <mergeCell ref="U21:AA21"/>
+    <mergeCell ref="AB21:AH21"/>
+    <mergeCell ref="B14:E14"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="R14:T14"/>
+    <mergeCell ref="H15:Q15"/>
+    <mergeCell ref="H14:Q14"/>
+    <mergeCell ref="U14:AA14"/>
+    <mergeCell ref="R15:T15"/>
+    <mergeCell ref="U15:AA15"/>
+    <mergeCell ref="AB15:AH15"/>
+    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="AB14:AH14"/>
     <mergeCell ref="A1:AH1"/>
-    <mergeCell ref="B33:D33"/>
-[...15 lines deleted...]
-    <mergeCell ref="S18:Z18"/>
     <mergeCell ref="I12:M12"/>
     <mergeCell ref="R8:T8"/>
     <mergeCell ref="U8:AH8"/>
     <mergeCell ref="R9:T9"/>
-    <mergeCell ref="U9:AG9"/>
-[...8 lines deleted...]
-    <mergeCell ref="B15:D15"/>
     <mergeCell ref="R10:T10"/>
     <mergeCell ref="U10:AA10"/>
     <mergeCell ref="R11:T11"/>
     <mergeCell ref="U11:AH11"/>
     <mergeCell ref="A10:D11"/>
     <mergeCell ref="E10:E11"/>
     <mergeCell ref="AD10:AH10"/>
-    <mergeCell ref="B29:D29"/>
-[...8 lines deleted...]
-    <mergeCell ref="AB35:AG35"/>
     <mergeCell ref="Z2:AA2"/>
     <mergeCell ref="F10:N11"/>
-    <mergeCell ref="E14:O14"/>
-[...6 lines deleted...]
-    <mergeCell ref="AB15:AG15"/>
     <mergeCell ref="X2:Y2"/>
     <mergeCell ref="R5:T5"/>
     <mergeCell ref="R6:T7"/>
     <mergeCell ref="U7:AH7"/>
-    <mergeCell ref="E17:O17"/>
-[...7 lines deleted...]
-    <mergeCell ref="P20:R20"/>
+    <mergeCell ref="U9:AG9"/>
+    <mergeCell ref="AB10:AC10"/>
     <mergeCell ref="AB2:AC2"/>
     <mergeCell ref="AE2:AF2"/>
-    <mergeCell ref="AB33:AG33"/>
-[...33 lines deleted...]
-    <mergeCell ref="AB24:AG24"/>
+    <mergeCell ref="F20:G20"/>
+    <mergeCell ref="H20:Q20"/>
+    <mergeCell ref="R20:T20"/>
+    <mergeCell ref="U20:AA20"/>
+    <mergeCell ref="AB20:AH20"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="H21:Q21"/>
     <mergeCell ref="V6:AA6"/>
-    <mergeCell ref="P29:R29"/>
-[...21 lines deleted...]
-    <mergeCell ref="S25:Z25"/>
+    <mergeCell ref="R4:Z4"/>
+    <mergeCell ref="AA4:AH4"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="H16:Q16"/>
+    <mergeCell ref="R16:T16"/>
+    <mergeCell ref="U16:AA16"/>
+    <mergeCell ref="AB16:AH16"/>
+    <mergeCell ref="F17:G17"/>
+    <mergeCell ref="H17:Q17"/>
+    <mergeCell ref="R17:T17"/>
+    <mergeCell ref="U17:AA17"/>
+    <mergeCell ref="AB17:AH17"/>
+    <mergeCell ref="F18:G18"/>
+    <mergeCell ref="H18:Q18"/>
+    <mergeCell ref="R18:T18"/>
+    <mergeCell ref="U18:AA18"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.43307086614173229" right="0.39370078740157483" top="0.78740157480314965" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>