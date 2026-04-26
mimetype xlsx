--- v0 (2026-02-07)
+++ v1 (2026-04-26)
@@ -2,55 +2,55 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26626"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C1B70C05-C883-43C6-9537-A8BC78C6C3D1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C7A55752-EB6D-4463-99B1-083A453FED3C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="出来高請求書" sheetId="2" r:id="rId1"/>
     <sheet name="出来高内訳書表" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">出来高請求書!$A$1:$AL$40</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">出来高内訳書表!$A$1:$L$88</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -514,57 +514,50 @@
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>　</t>
     </r>
     <rPh sb="6" eb="10">
       <t>カブ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>オンチュウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>消費税</t>
     <rPh sb="0" eb="3">
       <t>ショウヒゼイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>担当者</t>
-[...5 lines deleted...]
-  <si>
     <t>月</t>
     <rPh sb="0" eb="1">
       <t>ツキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>年</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>〒</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>弊社使用欄</t>
     <rPh sb="0" eb="2">
       <t>ヘイシャ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シヨウ</t>
     </rPh>
@@ -998,67 +991,89 @@
   <si>
     <t>御担当者</t>
     <rPh sb="0" eb="1">
       <t>ゴ</t>
     </rPh>
     <rPh sb="1" eb="4">
       <t>タントウシャ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>－</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>適格事業者コード</t>
     <rPh sb="0" eb="2">
       <t>テキカク</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ジギョウシャ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>T0000000000000</t>
+    <t>弊社管理番号：</t>
+    <rPh sb="0" eb="2">
+      <t>ヘイシャ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>カンリ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>弊社担当者名</t>
+    <rPh sb="0" eb="2">
+      <t>ヘイシャ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>タントウシャ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>メイ</t>
+    </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="176" formatCode="#,##0_ "/>
     <numFmt numFmtId="177" formatCode="#,##0.00_ ;[Red]\-#,##0.00\ "/>
     <numFmt numFmtId="178" formatCode="#,##0.0_ ;[Red]\-#,##0.0\ "/>
     <numFmt numFmtId="179" formatCode="#,##0_);[Red]\(#,##0\)"/>
     <numFmt numFmtId="180" formatCode="#,##0;&quot;▲ &quot;#,##0"/>
     <numFmt numFmtId="181" formatCode="#,##0_ ;[Red]\-#,##0\ "/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="23">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Yu Gothic"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="Yu Gothic"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐ明朝"/>
@@ -1175,61 +1190,69 @@
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Yu Gothic"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFF00"/>
+        <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="78">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -2121,51 +2144,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="dotted">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="208">
+  <cellXfs count="213">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="179" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
@@ -2270,325 +2293,330 @@
     <xf numFmtId="180" fontId="18" fillId="0" borderId="55" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="0" fillId="0" borderId="58" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="180" fontId="0" fillId="0" borderId="37" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="15" fillId="0" borderId="55" xfId="1" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="15" fillId="0" borderId="65" xfId="1" applyNumberFormat="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="177" fontId="2" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="2" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="179" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="10" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="181" fontId="2" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="181" fontId="2" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="181" fontId="2" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
     <xf numFmtId="178" fontId="2" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="2" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="178" fontId="2" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...250 lines deleted...]
-    </xf>
     <xf numFmtId="176" fontId="10" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="176" fontId="10" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -3877,1505 +3905,1504 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AS40"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="130" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <selection activeCell="AP3" sqref="AP3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="25.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="2.5" customWidth="1"/>
     <col min="2" max="5" width="4.5" customWidth="1"/>
     <col min="6" max="6" width="4.125" customWidth="1"/>
     <col min="7" max="10" width="4.125" style="1" customWidth="1"/>
     <col min="11" max="17" width="5.25" style="1" customWidth="1"/>
     <col min="18" max="20" width="3.75" style="1" customWidth="1"/>
     <col min="21" max="23" width="1.875" style="1" customWidth="1"/>
     <col min="24" max="28" width="2.25" style="1" customWidth="1"/>
     <col min="29" max="29" width="0.625" style="1" customWidth="1"/>
     <col min="30" max="30" width="2" style="1" customWidth="1"/>
     <col min="31" max="32" width="2.375" style="1" customWidth="1"/>
     <col min="33" max="36" width="2.875" style="1" customWidth="1"/>
     <col min="37" max="37" width="2" style="1" customWidth="1"/>
     <col min="38" max="38" width="1.75" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:45" ht="25.5" customHeight="1">
-      <c r="A1" s="111" t="s">
-[...37 lines deleted...]
-      <c r="AK1" s="111"/>
+      <c r="A1" s="117" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1" s="117"/>
+      <c r="C1" s="117"/>
+      <c r="D1" s="117"/>
+      <c r="E1" s="117"/>
+      <c r="F1" s="117"/>
+      <c r="G1" s="117"/>
+      <c r="H1" s="117"/>
+      <c r="I1" s="117"/>
+      <c r="J1" s="117"/>
+      <c r="K1" s="117"/>
+      <c r="L1" s="117"/>
+      <c r="M1" s="117"/>
+      <c r="N1" s="117"/>
+      <c r="O1" s="117"/>
+      <c r="P1" s="117"/>
+      <c r="Q1" s="117"/>
+      <c r="R1" s="117"/>
+      <c r="S1" s="117"/>
+      <c r="T1" s="117"/>
+      <c r="U1" s="117"/>
+      <c r="V1" s="117"/>
+      <c r="W1" s="117"/>
+      <c r="X1" s="117"/>
+      <c r="Y1" s="117"/>
+      <c r="Z1" s="117"/>
+      <c r="AA1" s="117"/>
+      <c r="AB1" s="117"/>
+      <c r="AC1" s="117"/>
+      <c r="AD1" s="117"/>
+      <c r="AE1" s="117"/>
+      <c r="AF1" s="117"/>
+      <c r="AG1" s="117"/>
+      <c r="AH1" s="117"/>
+      <c r="AI1" s="117"/>
+      <c r="AJ1" s="117"/>
+      <c r="AK1" s="117"/>
       <c r="AL1"/>
     </row>
     <row r="2" spans="1:45" ht="14.25" customHeight="1">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="X2" s="2"/>
-      <c r="Y2" s="73" t="s">
-[...10 lines deleted...]
-      <c r="AF2" s="73"/>
+      <c r="Y2" s="81" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z2" s="81"/>
+      <c r="AA2" s="81"/>
+      <c r="AB2" s="81"/>
+      <c r="AC2" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="AD2" s="81"/>
+      <c r="AE2" s="81"/>
+      <c r="AF2" s="81"/>
       <c r="AG2" s="67" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="AH2" s="73">
+        <v>15</v>
+      </c>
+      <c r="AH2" s="81">
         <v>20</v>
       </c>
-      <c r="AI2" s="73"/>
+      <c r="AI2" s="81"/>
       <c r="AJ2" s="67" t="s">
         <v>0</v>
       </c>
       <c r="AK2"/>
       <c r="AL2"/>
     </row>
     <row r="3" spans="1:45" ht="21" customHeight="1">
       <c r="A3" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="7"/>
       <c r="AK3"/>
       <c r="AL3"/>
     </row>
     <row r="4" spans="1:45" ht="15" customHeight="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="7"/>
-      <c r="U4" s="88" t="s">
-[...19 lines deleted...]
-      <c r="AK4" s="87"/>
+      <c r="U4" s="95" t="s">
+        <v>62</v>
+      </c>
+      <c r="V4" s="95"/>
+      <c r="W4" s="95"/>
+      <c r="X4" s="95"/>
+      <c r="Y4" s="95"/>
+      <c r="Z4" s="95"/>
+      <c r="AA4" s="95"/>
+      <c r="AB4" s="95"/>
+      <c r="AC4" s="95"/>
+      <c r="AD4" s="94"/>
+      <c r="AE4" s="94"/>
+      <c r="AF4" s="94"/>
+      <c r="AG4" s="94"/>
+      <c r="AH4" s="94"/>
+      <c r="AI4" s="94"/>
+      <c r="AJ4" s="94"/>
+      <c r="AK4" s="94"/>
       <c r="AL4"/>
     </row>
     <row r="5" spans="1:45" ht="3" customHeight="1">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="R5" s="25"/>
       <c r="S5" s="25"/>
       <c r="T5" s="26"/>
-      <c r="U5" s="80"/>
-[...1 lines deleted...]
-      <c r="W5" s="81"/>
+      <c r="U5" s="88"/>
+      <c r="V5" s="89"/>
+      <c r="W5" s="89"/>
       <c r="X5" s="3"/>
       <c r="Y5" s="3"/>
       <c r="Z5" s="3"/>
       <c r="AA5" s="3"/>
       <c r="AB5" s="3"/>
       <c r="AC5" s="3"/>
       <c r="AD5" s="3"/>
       <c r="AE5" s="3"/>
       <c r="AF5" s="3"/>
       <c r="AG5" s="3"/>
       <c r="AH5" s="3"/>
       <c r="AI5" s="3"/>
       <c r="AJ5" s="3"/>
       <c r="AK5" s="4"/>
       <c r="AL5"/>
     </row>
     <row r="6" spans="1:45" ht="12" customHeight="1">
       <c r="A6" s="1"/>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
-      <c r="R6" s="83"/>
+      <c r="R6" s="91"/>
       <c r="S6" s="22"/>
       <c r="T6" s="27"/>
-      <c r="U6" s="82" t="s">
+      <c r="U6" s="90" t="s">
         <v>2</v>
       </c>
-      <c r="V6" s="83"/>
-      <c r="W6" s="83"/>
+      <c r="V6" s="91"/>
+      <c r="W6" s="91"/>
       <c r="X6" s="68" t="s">
-        <v>18</v>
-[...8 lines deleted...]
-      <c r="AD6" s="78"/>
+        <v>17</v>
+      </c>
+      <c r="Y6" s="86" t="s">
+        <v>61</v>
+      </c>
+      <c r="Z6" s="86"/>
+      <c r="AA6" s="86"/>
+      <c r="AB6" s="86"/>
+      <c r="AC6" s="86"/>
+      <c r="AD6" s="86"/>
       <c r="AK6" s="5"/>
       <c r="AL6"/>
     </row>
     <row r="7" spans="1:45" ht="21.75" customHeight="1">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
-      <c r="R7" s="83"/>
+      <c r="R7" s="91"/>
       <c r="S7" s="22"/>
       <c r="T7" s="27"/>
-      <c r="U7" s="82"/>
-[...15 lines deleted...]
-      <c r="AK7" s="85"/>
+      <c r="U7" s="90"/>
+      <c r="V7" s="91"/>
+      <c r="W7" s="91"/>
+      <c r="X7" s="92"/>
+      <c r="Y7" s="92"/>
+      <c r="Z7" s="92"/>
+      <c r="AA7" s="92"/>
+      <c r="AB7" s="92"/>
+      <c r="AC7" s="92"/>
+      <c r="AD7" s="92"/>
+      <c r="AE7" s="92"/>
+      <c r="AF7" s="92"/>
+      <c r="AG7" s="92"/>
+      <c r="AH7" s="92"/>
+      <c r="AI7" s="92"/>
+      <c r="AJ7" s="92"/>
+      <c r="AK7" s="93"/>
       <c r="AL7"/>
     </row>
     <row r="8" spans="1:45" ht="15" customHeight="1">
       <c r="A8" s="1"/>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="R8" s="24"/>
       <c r="S8" s="24"/>
       <c r="T8" s="28"/>
-      <c r="U8" s="74" t="s">
+      <c r="U8" s="82" t="s">
         <v>1</v>
       </c>
-      <c r="V8" s="75"/>
-[...14 lines deleted...]
-      <c r="AK8" s="79"/>
+      <c r="V8" s="83"/>
+      <c r="W8" s="83"/>
+      <c r="X8" s="86"/>
+      <c r="Y8" s="86"/>
+      <c r="Z8" s="86"/>
+      <c r="AA8" s="86"/>
+      <c r="AB8" s="86"/>
+      <c r="AC8" s="86"/>
+      <c r="AD8" s="86"/>
+      <c r="AE8" s="86"/>
+      <c r="AF8" s="86"/>
+      <c r="AG8" s="86"/>
+      <c r="AH8" s="86"/>
+      <c r="AI8" s="86"/>
+      <c r="AJ8" s="86"/>
+      <c r="AK8" s="87"/>
       <c r="AL8"/>
     </row>
     <row r="9" spans="1:45" ht="16.5" customHeight="1">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="R9" s="24"/>
       <c r="S9" s="24"/>
       <c r="T9" s="28"/>
-      <c r="U9" s="76" t="s">
-[...16 lines deleted...]
-      <c r="AJ9" s="78"/>
+      <c r="U9" s="84" t="s">
+        <v>27</v>
+      </c>
+      <c r="V9" s="85"/>
+      <c r="W9" s="85"/>
+      <c r="X9" s="86"/>
+      <c r="Y9" s="86"/>
+      <c r="Z9" s="86"/>
+      <c r="AA9" s="86"/>
+      <c r="AB9" s="86"/>
+      <c r="AC9" s="86"/>
+      <c r="AD9" s="86"/>
+      <c r="AE9" s="86"/>
+      <c r="AF9" s="86"/>
+      <c r="AG9" s="86"/>
+      <c r="AH9" s="86"/>
+      <c r="AI9" s="86"/>
+      <c r="AJ9" s="86"/>
       <c r="AK9" s="69"/>
       <c r="AL9"/>
     </row>
     <row r="10" spans="1:45" ht="13.5" customHeight="1">
       <c r="A10" s="1"/>
-      <c r="B10" s="123" t="s">
+      <c r="B10" s="126" t="s">
         <v>11</v>
       </c>
-      <c r="C10" s="123"/>
-      <c r="D10" s="123" t="s">
+      <c r="C10" s="126"/>
+      <c r="D10" s="126" t="s">
         <v>12</v>
       </c>
-      <c r="E10" s="131">
+      <c r="E10" s="134">
         <f>SUM(U28)</f>
         <v>0</v>
       </c>
-      <c r="F10" s="131"/>
-[...4 lines deleted...]
-      <c r="K10" s="131"/>
+      <c r="F10" s="134"/>
+      <c r="G10" s="134"/>
+      <c r="H10" s="134"/>
+      <c r="I10" s="134"/>
+      <c r="J10" s="134"/>
+      <c r="K10" s="134"/>
       <c r="R10" s="23"/>
       <c r="S10" s="23"/>
       <c r="T10" s="29"/>
-      <c r="U10" s="82" t="s">
+      <c r="U10" s="90" t="s">
         <v>3</v>
       </c>
-      <c r="V10" s="83"/>
-[...8 lines deleted...]
-      <c r="AE10" s="83" t="s">
+      <c r="V10" s="91"/>
+      <c r="W10" s="91"/>
+      <c r="X10" s="86"/>
+      <c r="Y10" s="86"/>
+      <c r="Z10" s="86"/>
+      <c r="AA10" s="86"/>
+      <c r="AB10" s="86"/>
+      <c r="AC10" s="86"/>
+      <c r="AD10" s="86"/>
+      <c r="AE10" s="91" t="s">
         <v>4</v>
       </c>
-      <c r="AF10" s="83"/>
-[...4 lines deleted...]
-      <c r="AK10" s="79"/>
+      <c r="AF10" s="91"/>
+      <c r="AG10" s="86"/>
+      <c r="AH10" s="86"/>
+      <c r="AI10" s="86"/>
+      <c r="AJ10" s="86"/>
+      <c r="AK10" s="87"/>
       <c r="AL10"/>
     </row>
     <row r="11" spans="1:45" ht="13.5" customHeight="1" thickBot="1">
       <c r="A11" s="20"/>
-      <c r="B11" s="124"/>
-[...8 lines deleted...]
-      <c r="K11" s="132"/>
+      <c r="B11" s="127"/>
+      <c r="C11" s="127"/>
+      <c r="D11" s="127"/>
+      <c r="E11" s="135"/>
+      <c r="F11" s="135"/>
+      <c r="G11" s="135"/>
+      <c r="H11" s="135"/>
+      <c r="I11" s="135"/>
+      <c r="J11" s="135"/>
+      <c r="K11" s="135"/>
       <c r="L11" s="21"/>
       <c r="M11" s="21"/>
       <c r="N11" s="21"/>
       <c r="O11" s="21"/>
       <c r="R11" s="23"/>
       <c r="S11" s="23"/>
       <c r="T11" s="29"/>
-      <c r="U11" s="127" t="s">
-[...17 lines deleted...]
-      <c r="AK11" s="134"/>
+      <c r="U11" s="130" t="s">
+        <v>60</v>
+      </c>
+      <c r="V11" s="131"/>
+      <c r="W11" s="131"/>
+      <c r="X11" s="136"/>
+      <c r="Y11" s="136"/>
+      <c r="Z11" s="136"/>
+      <c r="AA11" s="136"/>
+      <c r="AB11" s="136"/>
+      <c r="AC11" s="136"/>
+      <c r="AD11" s="136"/>
+      <c r="AE11" s="136"/>
+      <c r="AF11" s="136"/>
+      <c r="AG11" s="136"/>
+      <c r="AH11" s="136"/>
+      <c r="AI11" s="136"/>
+      <c r="AJ11" s="136"/>
+      <c r="AK11" s="137"/>
       <c r="AL11"/>
     </row>
     <row r="12" spans="1:45" ht="9" customHeight="1" thickBot="1">
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="AM12" s="1"/>
       <c r="AN12" s="1"/>
       <c r="AO12" s="1"/>
       <c r="AP12" s="1"/>
       <c r="AQ12" s="1"/>
       <c r="AR12" s="1"/>
       <c r="AS12" s="1"/>
     </row>
     <row r="13" spans="1:45" ht="19.5" customHeight="1">
-      <c r="B13" s="125" t="s">
-[...3 lines deleted...]
-      <c r="D13" s="160">
+      <c r="B13" s="128" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" s="129"/>
+      <c r="D13" s="70">
         <f>出来高内訳書表!B2</f>
         <v>0</v>
       </c>
-      <c r="E13" s="160"/>
-[...33 lines deleted...]
-      <c r="AK13" s="159"/>
+      <c r="E13" s="70"/>
+      <c r="F13" s="70"/>
+      <c r="G13" s="70"/>
+      <c r="H13" s="70"/>
+      <c r="I13" s="70"/>
+      <c r="J13" s="70"/>
+      <c r="K13" s="70"/>
+      <c r="L13" s="71"/>
+      <c r="M13" s="72" t="s">
+        <v>63</v>
+      </c>
+      <c r="N13" s="73"/>
+      <c r="O13" s="73"/>
+      <c r="P13" s="73"/>
+      <c r="Q13" s="73"/>
+      <c r="R13" s="73"/>
+      <c r="S13" s="74"/>
+      <c r="T13" s="75" t="s">
+        <v>64</v>
+      </c>
+      <c r="U13" s="76"/>
+      <c r="V13" s="76"/>
+      <c r="W13" s="76"/>
+      <c r="X13" s="76"/>
+      <c r="Y13" s="77"/>
+      <c r="Z13" s="78"/>
+      <c r="AA13" s="79"/>
+      <c r="AB13" s="79"/>
+      <c r="AC13" s="79"/>
+      <c r="AD13" s="79"/>
+      <c r="AE13" s="79"/>
+      <c r="AF13" s="79"/>
+      <c r="AG13" s="79"/>
+      <c r="AH13" s="79"/>
+      <c r="AI13" s="79"/>
+      <c r="AJ13" s="79"/>
+      <c r="AK13" s="80"/>
     </row>
     <row r="14" spans="1:45" ht="19.5" customHeight="1">
-      <c r="B14" s="122" t="s">
+      <c r="B14" s="125" t="s">
         <v>5</v>
       </c>
-      <c r="C14" s="118"/>
-[...7 lines deleted...]
-      <c r="K14" s="120" t="s">
+      <c r="C14" s="121"/>
+      <c r="D14" s="121"/>
+      <c r="E14" s="121"/>
+      <c r="F14" s="121"/>
+      <c r="G14" s="121"/>
+      <c r="H14" s="121"/>
+      <c r="I14" s="121"/>
+      <c r="J14" s="124"/>
+      <c r="K14" s="123" t="s">
         <v>9</v>
       </c>
-      <c r="L14" s="118"/>
-[...5 lines deleted...]
-      <c r="R14" s="120" t="s">
+      <c r="L14" s="121"/>
+      <c r="M14" s="121"/>
+      <c r="N14" s="121"/>
+      <c r="O14" s="121"/>
+      <c r="P14" s="121"/>
+      <c r="Q14" s="121"/>
+      <c r="R14" s="123" t="s">
         <v>7</v>
       </c>
-      <c r="S14" s="118"/>
-[...1 lines deleted...]
-      <c r="U14" s="120" t="s">
+      <c r="S14" s="121"/>
+      <c r="T14" s="124"/>
+      <c r="U14" s="123" t="s">
         <v>8</v>
       </c>
-      <c r="V14" s="118"/>
-[...2 lines deleted...]
-      <c r="Y14" s="120" t="s">
+      <c r="V14" s="121"/>
+      <c r="W14" s="121"/>
+      <c r="X14" s="124"/>
+      <c r="Y14" s="123" t="s">
         <v>10</v>
       </c>
-      <c r="Z14" s="118"/>
-[...4 lines deleted...]
-      <c r="AE14" s="118" t="s">
+      <c r="Z14" s="121"/>
+      <c r="AA14" s="121"/>
+      <c r="AB14" s="121"/>
+      <c r="AC14" s="121"/>
+      <c r="AD14" s="124"/>
+      <c r="AE14" s="121" t="s">
         <v>6</v>
       </c>
-      <c r="AF14" s="118"/>
-[...4 lines deleted...]
-      <c r="AK14" s="119"/>
+      <c r="AF14" s="121"/>
+      <c r="AG14" s="121"/>
+      <c r="AH14" s="121"/>
+      <c r="AI14" s="121"/>
+      <c r="AJ14" s="121"/>
+      <c r="AK14" s="122"/>
     </row>
     <row r="15" spans="1:45" ht="19.5" customHeight="1">
-      <c r="B15" s="89"/>
-[...33 lines deleted...]
-      <c r="AJ15" s="96"/>
+      <c r="B15" s="140"/>
+      <c r="C15" s="97"/>
+      <c r="D15" s="97"/>
+      <c r="E15" s="97"/>
+      <c r="F15" s="97"/>
+      <c r="G15" s="97"/>
+      <c r="H15" s="97"/>
+      <c r="I15" s="97"/>
+      <c r="J15" s="141"/>
+      <c r="K15" s="96"/>
+      <c r="L15" s="97"/>
+      <c r="M15" s="97"/>
+      <c r="N15" s="97"/>
+      <c r="O15" s="97"/>
+      <c r="P15" s="97"/>
+      <c r="Q15" s="97"/>
+      <c r="R15" s="98"/>
+      <c r="S15" s="99"/>
+      <c r="T15" s="100"/>
+      <c r="U15" s="167"/>
+      <c r="V15" s="168"/>
+      <c r="W15" s="168"/>
+      <c r="X15" s="169"/>
+      <c r="Y15" s="189"/>
+      <c r="Z15" s="190"/>
+      <c r="AA15" s="190"/>
+      <c r="AB15" s="190"/>
+      <c r="AC15" s="190"/>
+      <c r="AD15" s="191"/>
+      <c r="AE15" s="101"/>
+      <c r="AF15" s="101"/>
+      <c r="AG15" s="101"/>
+      <c r="AH15" s="101"/>
+      <c r="AI15" s="101"/>
+      <c r="AJ15" s="101"/>
       <c r="AK15" s="37"/>
     </row>
     <row r="16" spans="1:45" ht="19.5" customHeight="1">
-      <c r="B16" s="97" t="s">
-[...32 lines deleted...]
-      <c r="AE16" s="107">
+      <c r="B16" s="102" t="s">
+        <v>53</v>
+      </c>
+      <c r="C16" s="103"/>
+      <c r="D16" s="103"/>
+      <c r="E16" s="103"/>
+      <c r="F16" s="103"/>
+      <c r="G16" s="103"/>
+      <c r="H16" s="103"/>
+      <c r="I16" s="103"/>
+      <c r="J16" s="104"/>
+      <c r="K16" s="105"/>
+      <c r="L16" s="103"/>
+      <c r="M16" s="103"/>
+      <c r="N16" s="103"/>
+      <c r="O16" s="103"/>
+      <c r="P16" s="103"/>
+      <c r="Q16" s="104"/>
+      <c r="R16" s="106"/>
+      <c r="S16" s="107"/>
+      <c r="T16" s="108"/>
+      <c r="U16" s="110" t="s">
+        <v>29</v>
+      </c>
+      <c r="V16" s="111"/>
+      <c r="W16" s="111"/>
+      <c r="X16" s="112"/>
+      <c r="Y16" s="159"/>
+      <c r="Z16" s="160"/>
+      <c r="AA16" s="160"/>
+      <c r="AB16" s="160"/>
+      <c r="AC16" s="160"/>
+      <c r="AD16" s="161"/>
+      <c r="AE16" s="113">
         <f>SUM(出来高内訳書表!G88)</f>
         <v>0</v>
       </c>
-      <c r="AF16" s="86"/>
-[...3 lines deleted...]
-      <c r="AJ16" s="86"/>
+      <c r="AF16" s="109"/>
+      <c r="AG16" s="109"/>
+      <c r="AH16" s="109"/>
+      <c r="AI16" s="109"/>
+      <c r="AJ16" s="109"/>
       <c r="AK16" s="36"/>
     </row>
     <row r="17" spans="2:37" ht="19.5" customHeight="1">
-      <c r="B17" s="97"/>
-[...33 lines deleted...]
-      <c r="AJ17" s="86"/>
+      <c r="B17" s="102"/>
+      <c r="C17" s="103"/>
+      <c r="D17" s="103"/>
+      <c r="E17" s="103"/>
+      <c r="F17" s="103"/>
+      <c r="G17" s="103"/>
+      <c r="H17" s="103"/>
+      <c r="I17" s="103"/>
+      <c r="J17" s="104"/>
+      <c r="K17" s="105"/>
+      <c r="L17" s="103"/>
+      <c r="M17" s="103"/>
+      <c r="N17" s="103"/>
+      <c r="O17" s="103"/>
+      <c r="P17" s="103"/>
+      <c r="Q17" s="104"/>
+      <c r="R17" s="106"/>
+      <c r="S17" s="107"/>
+      <c r="T17" s="108"/>
+      <c r="U17" s="110"/>
+      <c r="V17" s="111"/>
+      <c r="W17" s="111"/>
+      <c r="X17" s="112"/>
+      <c r="Y17" s="114"/>
+      <c r="Z17" s="115"/>
+      <c r="AA17" s="115"/>
+      <c r="AB17" s="115"/>
+      <c r="AC17" s="115"/>
+      <c r="AD17" s="116"/>
+      <c r="AE17" s="113"/>
+      <c r="AF17" s="109"/>
+      <c r="AG17" s="109"/>
+      <c r="AH17" s="109"/>
+      <c r="AI17" s="109"/>
+      <c r="AJ17" s="109"/>
       <c r="AK17" s="12"/>
     </row>
     <row r="18" spans="2:37" ht="19.5" customHeight="1">
-      <c r="B18" s="97" t="s">
+      <c r="B18" s="102" t="s">
+        <v>31</v>
+      </c>
+      <c r="C18" s="103"/>
+      <c r="D18" s="103"/>
+      <c r="E18" s="103"/>
+      <c r="F18" s="103"/>
+      <c r="G18" s="103"/>
+      <c r="H18" s="103"/>
+      <c r="I18" s="103"/>
+      <c r="J18" s="104"/>
+      <c r="K18" s="105"/>
+      <c r="L18" s="103"/>
+      <c r="M18" s="103"/>
+      <c r="N18" s="103"/>
+      <c r="O18" s="103"/>
+      <c r="P18" s="103"/>
+      <c r="Q18" s="103"/>
+      <c r="R18" s="106"/>
+      <c r="S18" s="107"/>
+      <c r="T18" s="108"/>
+      <c r="U18" s="110"/>
+      <c r="V18" s="111"/>
+      <c r="W18" s="111"/>
+      <c r="X18" s="112"/>
+      <c r="Y18" s="159"/>
+      <c r="Z18" s="160"/>
+      <c r="AA18" s="160"/>
+      <c r="AB18" s="160"/>
+      <c r="AC18" s="160"/>
+      <c r="AD18" s="161"/>
+      <c r="AE18" s="109">
+        <f>SUM(出来高内訳書表!I88)</f>
+        <v>0</v>
+      </c>
+      <c r="AF18" s="109"/>
+      <c r="AG18" s="109"/>
+      <c r="AH18" s="109"/>
+      <c r="AI18" s="109"/>
+      <c r="AJ18" s="109"/>
+      <c r="AK18" s="12"/>
+    </row>
+    <row r="19" spans="2:37" ht="19.5" customHeight="1">
+      <c r="B19" s="102"/>
+      <c r="C19" s="103"/>
+      <c r="D19" s="103"/>
+      <c r="E19" s="103"/>
+      <c r="F19" s="103"/>
+      <c r="G19" s="103"/>
+      <c r="H19" s="103"/>
+      <c r="I19" s="103"/>
+      <c r="J19" s="104"/>
+      <c r="K19" s="105"/>
+      <c r="L19" s="103"/>
+      <c r="M19" s="103"/>
+      <c r="N19" s="103"/>
+      <c r="O19" s="103"/>
+      <c r="P19" s="103"/>
+      <c r="Q19" s="103"/>
+      <c r="R19" s="106"/>
+      <c r="S19" s="107"/>
+      <c r="T19" s="108"/>
+      <c r="U19" s="110"/>
+      <c r="V19" s="111"/>
+      <c r="W19" s="111"/>
+      <c r="X19" s="112"/>
+      <c r="Y19" s="114"/>
+      <c r="Z19" s="115"/>
+      <c r="AA19" s="115"/>
+      <c r="AB19" s="115"/>
+      <c r="AC19" s="115"/>
+      <c r="AD19" s="116"/>
+      <c r="AE19" s="109"/>
+      <c r="AF19" s="109"/>
+      <c r="AG19" s="109"/>
+      <c r="AH19" s="109"/>
+      <c r="AI19" s="109"/>
+      <c r="AJ19" s="109"/>
+      <c r="AK19" s="12"/>
+    </row>
+    <row r="20" spans="2:37" ht="19.5" customHeight="1">
+      <c r="B20" s="102" t="s">
         <v>32</v>
       </c>
-      <c r="C18" s="98"/>
-[...108 lines deleted...]
-      <c r="AE20" s="86">
+      <c r="C20" s="103"/>
+      <c r="D20" s="103"/>
+      <c r="E20" s="103"/>
+      <c r="F20" s="103"/>
+      <c r="G20" s="103"/>
+      <c r="H20" s="103"/>
+      <c r="I20" s="103"/>
+      <c r="J20" s="104"/>
+      <c r="K20" s="105"/>
+      <c r="L20" s="103"/>
+      <c r="M20" s="103"/>
+      <c r="N20" s="103"/>
+      <c r="O20" s="103"/>
+      <c r="P20" s="103"/>
+      <c r="Q20" s="103"/>
+      <c r="R20" s="106"/>
+      <c r="S20" s="107"/>
+      <c r="T20" s="108"/>
+      <c r="U20" s="110"/>
+      <c r="V20" s="111"/>
+      <c r="W20" s="111"/>
+      <c r="X20" s="112"/>
+      <c r="Y20" s="159"/>
+      <c r="Z20" s="160"/>
+      <c r="AA20" s="160"/>
+      <c r="AB20" s="160"/>
+      <c r="AC20" s="160"/>
+      <c r="AD20" s="161"/>
+      <c r="AE20" s="109">
         <f>SUM(出来高内訳書表!J88)</f>
         <v>0</v>
       </c>
-      <c r="AF20" s="86"/>
-[...3 lines deleted...]
-      <c r="AJ20" s="86"/>
+      <c r="AF20" s="109"/>
+      <c r="AG20" s="109"/>
+      <c r="AH20" s="109"/>
+      <c r="AI20" s="109"/>
+      <c r="AJ20" s="109"/>
       <c r="AK20" s="12"/>
     </row>
     <row r="21" spans="2:37" ht="19.5" customHeight="1">
-      <c r="B21" s="97"/>
-[...33 lines deleted...]
-      <c r="AJ21" s="86"/>
+      <c r="B21" s="102"/>
+      <c r="C21" s="103"/>
+      <c r="D21" s="103"/>
+      <c r="E21" s="103"/>
+      <c r="F21" s="103"/>
+      <c r="G21" s="103"/>
+      <c r="H21" s="103"/>
+      <c r="I21" s="103"/>
+      <c r="J21" s="104"/>
+      <c r="K21" s="105"/>
+      <c r="L21" s="103"/>
+      <c r="M21" s="103"/>
+      <c r="N21" s="103"/>
+      <c r="O21" s="103"/>
+      <c r="P21" s="103"/>
+      <c r="Q21" s="103"/>
+      <c r="R21" s="106"/>
+      <c r="S21" s="107"/>
+      <c r="T21" s="108"/>
+      <c r="U21" s="110"/>
+      <c r="V21" s="111"/>
+      <c r="W21" s="111"/>
+      <c r="X21" s="112"/>
+      <c r="Y21" s="114"/>
+      <c r="Z21" s="115"/>
+      <c r="AA21" s="115"/>
+      <c r="AB21" s="115"/>
+      <c r="AC21" s="115"/>
+      <c r="AD21" s="116"/>
+      <c r="AE21" s="109"/>
+      <c r="AF21" s="109"/>
+      <c r="AG21" s="109"/>
+      <c r="AH21" s="109"/>
+      <c r="AI21" s="109"/>
+      <c r="AJ21" s="109"/>
       <c r="AK21" s="12"/>
     </row>
     <row r="22" spans="2:37" ht="19.5" customHeight="1">
-      <c r="B22" s="168"/>
-[...33 lines deleted...]
-      <c r="AJ22" s="175"/>
+      <c r="B22" s="173"/>
+      <c r="C22" s="174"/>
+      <c r="D22" s="174"/>
+      <c r="E22" s="174"/>
+      <c r="F22" s="174"/>
+      <c r="G22" s="174"/>
+      <c r="H22" s="174"/>
+      <c r="I22" s="174"/>
+      <c r="J22" s="175"/>
+      <c r="K22" s="176"/>
+      <c r="L22" s="174"/>
+      <c r="M22" s="174"/>
+      <c r="N22" s="174"/>
+      <c r="O22" s="174"/>
+      <c r="P22" s="174"/>
+      <c r="Q22" s="174"/>
+      <c r="R22" s="177"/>
+      <c r="S22" s="178"/>
+      <c r="T22" s="179"/>
+      <c r="U22" s="170"/>
+      <c r="V22" s="171"/>
+      <c r="W22" s="171"/>
+      <c r="X22" s="172"/>
+      <c r="Y22" s="162"/>
+      <c r="Z22" s="163"/>
+      <c r="AA22" s="163"/>
+      <c r="AB22" s="163"/>
+      <c r="AC22" s="163"/>
+      <c r="AD22" s="164"/>
+      <c r="AE22" s="180"/>
+      <c r="AF22" s="180"/>
+      <c r="AG22" s="180"/>
+      <c r="AH22" s="180"/>
+      <c r="AI22" s="180"/>
+      <c r="AJ22" s="180"/>
       <c r="AK22" s="19"/>
     </row>
     <row r="23" spans="2:37" ht="4.5" customHeight="1">
-      <c r="B23" s="129"/>
-[...7 lines deleted...]
-      <c r="J23" s="130"/>
+      <c r="B23" s="132"/>
+      <c r="C23" s="92"/>
+      <c r="D23" s="92"/>
+      <c r="E23" s="92"/>
+      <c r="F23" s="92"/>
+      <c r="G23" s="92"/>
+      <c r="H23" s="92"/>
+      <c r="I23" s="92"/>
+      <c r="J23" s="133"/>
       <c r="K23" s="9"/>
       <c r="T23" s="8"/>
-      <c r="AE23" s="187"/>
-[...4 lines deleted...]
-      <c r="AJ23" s="187"/>
+      <c r="AE23" s="192"/>
+      <c r="AF23" s="192"/>
+      <c r="AG23" s="192"/>
+      <c r="AH23" s="192"/>
+      <c r="AI23" s="192"/>
+      <c r="AJ23" s="192"/>
       <c r="AK23" s="13"/>
     </row>
     <row r="24" spans="2:37" ht="19.5" customHeight="1">
-      <c r="B24" s="188" t="s">
-[...16 lines deleted...]
-      <c r="Q24" s="116"/>
+      <c r="B24" s="193" t="s">
+        <v>34</v>
+      </c>
+      <c r="C24" s="194"/>
+      <c r="D24" s="194"/>
+      <c r="E24" s="194"/>
+      <c r="F24" s="194"/>
+      <c r="G24" s="194"/>
+      <c r="H24" s="194"/>
+      <c r="I24" s="194"/>
+      <c r="J24" s="195"/>
+      <c r="K24" s="118"/>
+      <c r="L24" s="119"/>
+      <c r="M24" s="119"/>
+      <c r="N24" s="119"/>
+      <c r="O24" s="119"/>
+      <c r="P24" s="119"/>
+      <c r="Q24" s="119"/>
       <c r="R24" s="10"/>
       <c r="S24" s="10"/>
       <c r="T24" s="11"/>
-      <c r="U24" s="135">
+      <c r="U24" s="138">
         <f>SUM(AE18-AE20)</f>
         <v>0</v>
       </c>
-      <c r="V24" s="136"/>
-[...13 lines deleted...]
-      <c r="AJ24" s="136"/>
+      <c r="V24" s="139"/>
+      <c r="W24" s="139"/>
+      <c r="X24" s="139"/>
+      <c r="Y24" s="139"/>
+      <c r="Z24" s="139"/>
+      <c r="AA24" s="139"/>
+      <c r="AB24" s="139"/>
+      <c r="AC24" s="139"/>
+      <c r="AD24" s="139"/>
+      <c r="AE24" s="139"/>
+      <c r="AF24" s="139"/>
+      <c r="AG24" s="139"/>
+      <c r="AH24" s="139"/>
+      <c r="AI24" s="139"/>
+      <c r="AJ24" s="139"/>
       <c r="AK24" s="14"/>
     </row>
     <row r="25" spans="2:37" ht="4.5" customHeight="1">
       <c r="B25" s="15"/>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
       <c r="J25" s="8"/>
       <c r="K25" s="9"/>
       <c r="T25" s="8"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7"/>
       <c r="Z25" s="7"/>
       <c r="AA25" s="7"/>
       <c r="AB25" s="7"/>
       <c r="AC25" s="7"/>
       <c r="AD25" s="7"/>
       <c r="AE25" s="7"/>
       <c r="AF25" s="7"/>
       <c r="AG25" s="7"/>
       <c r="AH25" s="7"/>
       <c r="AI25" s="7"/>
       <c r="AJ25" s="7"/>
       <c r="AK25" s="13"/>
     </row>
     <row r="26" spans="2:37" ht="19.5" customHeight="1">
-      <c r="B26" s="179" t="s">
+      <c r="B26" s="184" t="s">
         <v>14</v>
       </c>
-      <c r="C26" s="180"/>
-[...7 lines deleted...]
-      <c r="K26" s="117">
+      <c r="C26" s="185"/>
+      <c r="D26" s="185"/>
+      <c r="E26" s="185"/>
+      <c r="F26" s="185"/>
+      <c r="G26" s="185"/>
+      <c r="H26" s="185"/>
+      <c r="I26" s="185"/>
+      <c r="J26" s="186"/>
+      <c r="K26" s="120">
         <v>0.1</v>
       </c>
-      <c r="L26" s="116"/>
-[...4 lines deleted...]
-      <c r="Q26" s="116"/>
+      <c r="L26" s="119"/>
+      <c r="M26" s="119"/>
+      <c r="N26" s="119"/>
+      <c r="O26" s="119"/>
+      <c r="P26" s="119"/>
+      <c r="Q26" s="119"/>
       <c r="R26" s="10"/>
       <c r="S26" s="10"/>
       <c r="T26" s="11"/>
-      <c r="U26" s="135">
+      <c r="U26" s="138">
         <f>SUM(U24*10%)</f>
         <v>0</v>
       </c>
-      <c r="V26" s="136"/>
-[...13 lines deleted...]
-      <c r="AJ26" s="136"/>
+      <c r="V26" s="139"/>
+      <c r="W26" s="139"/>
+      <c r="X26" s="139"/>
+      <c r="Y26" s="139"/>
+      <c r="Z26" s="139"/>
+      <c r="AA26" s="139"/>
+      <c r="AB26" s="139"/>
+      <c r="AC26" s="139"/>
+      <c r="AD26" s="139"/>
+      <c r="AE26" s="139"/>
+      <c r="AF26" s="139"/>
+      <c r="AG26" s="139"/>
+      <c r="AH26" s="139"/>
+      <c r="AI26" s="139"/>
+      <c r="AJ26" s="139"/>
       <c r="AK26" s="14"/>
     </row>
     <row r="27" spans="2:37" ht="4.5" customHeight="1">
       <c r="B27" s="38"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="39"/>
       <c r="K27" s="9"/>
       <c r="T27" s="8"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7"/>
       <c r="Z27" s="7"/>
       <c r="AA27" s="7"/>
       <c r="AB27" s="7"/>
       <c r="AC27" s="7"/>
       <c r="AD27" s="7"/>
       <c r="AE27" s="7"/>
       <c r="AF27" s="7"/>
       <c r="AG27" s="7"/>
       <c r="AH27" s="7"/>
       <c r="AI27" s="7"/>
       <c r="AJ27" s="7"/>
       <c r="AK27" s="13"/>
     </row>
     <row r="28" spans="2:37" ht="19.5" customHeight="1" thickBot="1">
-      <c r="B28" s="176" t="s">
-[...16 lines deleted...]
-      <c r="Q28" s="183"/>
+      <c r="B28" s="181" t="s">
+        <v>30</v>
+      </c>
+      <c r="C28" s="182"/>
+      <c r="D28" s="182"/>
+      <c r="E28" s="182"/>
+      <c r="F28" s="182"/>
+      <c r="G28" s="182"/>
+      <c r="H28" s="182"/>
+      <c r="I28" s="182"/>
+      <c r="J28" s="183"/>
+      <c r="K28" s="187"/>
+      <c r="L28" s="188"/>
+      <c r="M28" s="188"/>
+      <c r="N28" s="188"/>
+      <c r="O28" s="188"/>
+      <c r="P28" s="188"/>
+      <c r="Q28" s="188"/>
       <c r="R28" s="16"/>
       <c r="S28" s="16"/>
       <c r="T28" s="18"/>
-      <c r="U28" s="157">
+      <c r="U28" s="165">
         <f>SUM(U24+U26)</f>
         <v>0</v>
       </c>
-      <c r="V28" s="158"/>
-[...13 lines deleted...]
-      <c r="AJ28" s="158"/>
+      <c r="V28" s="166"/>
+      <c r="W28" s="166"/>
+      <c r="X28" s="166"/>
+      <c r="Y28" s="166"/>
+      <c r="Z28" s="166"/>
+      <c r="AA28" s="166"/>
+      <c r="AB28" s="166"/>
+      <c r="AC28" s="166"/>
+      <c r="AD28" s="166"/>
+      <c r="AE28" s="166"/>
+      <c r="AF28" s="166"/>
+      <c r="AG28" s="166"/>
+      <c r="AH28" s="166"/>
+      <c r="AI28" s="166"/>
+      <c r="AJ28" s="166"/>
       <c r="AK28" s="17"/>
     </row>
     <row r="29" spans="2:37" ht="7.5" customHeight="1" thickBot="1"/>
     <row r="30" spans="2:37" ht="12.75" customHeight="1">
       <c r="B30" s="30" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C30" s="31"/>
       <c r="D30" s="31"/>
       <c r="E30" s="31"/>
       <c r="F30" s="31"/>
       <c r="G30" s="32"/>
       <c r="H30" s="32"/>
       <c r="I30" s="32"/>
       <c r="J30" s="32"/>
       <c r="K30" s="33"/>
       <c r="Q30" s="35"/>
       <c r="S30" s="35" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="31" spans="2:37" ht="7.5" customHeight="1">
+      <c r="B31" s="142" t="s">
+        <v>24</v>
+      </c>
+      <c r="C31" s="143"/>
+      <c r="D31" s="142" t="s">
+        <v>25</v>
+      </c>
+      <c r="E31" s="143"/>
+      <c r="F31" s="142" t="s">
+        <v>26</v>
+      </c>
+      <c r="G31" s="146"/>
+      <c r="H31" s="146"/>
+      <c r="I31" s="146"/>
+      <c r="J31" s="143"/>
+      <c r="K31" s="34"/>
+      <c r="S31" s="157" t="s">
+        <v>57</v>
+      </c>
+      <c r="T31" s="157"/>
+      <c r="U31" s="157"/>
+      <c r="V31" s="157"/>
+      <c r="W31" s="157"/>
+      <c r="X31" s="157"/>
+      <c r="Y31" s="157"/>
+      <c r="Z31" s="157"/>
+      <c r="AB31" s="157" t="s">
+        <v>58</v>
+      </c>
+      <c r="AC31" s="157"/>
+      <c r="AD31" s="157"/>
+      <c r="AE31" s="157"/>
+      <c r="AF31" s="157"/>
+      <c r="AG31" s="157"/>
+      <c r="AH31" s="157"/>
+      <c r="AI31" s="157"/>
+      <c r="AJ31" s="157"/>
+    </row>
+    <row r="32" spans="2:37" ht="7.5" customHeight="1">
+      <c r="B32" s="144"/>
+      <c r="C32" s="145"/>
+      <c r="D32" s="144"/>
+      <c r="E32" s="145"/>
+      <c r="F32" s="144"/>
+      <c r="G32" s="147"/>
+      <c r="H32" s="147"/>
+      <c r="I32" s="147"/>
+      <c r="J32" s="145"/>
+      <c r="K32" s="34"/>
+      <c r="S32" s="157"/>
+      <c r="T32" s="157"/>
+      <c r="U32" s="157"/>
+      <c r="V32" s="157"/>
+      <c r="W32" s="157"/>
+      <c r="X32" s="157"/>
+      <c r="Y32" s="157"/>
+      <c r="Z32" s="157"/>
+      <c r="AB32" s="157"/>
+      <c r="AC32" s="157"/>
+      <c r="AD32" s="157"/>
+      <c r="AE32" s="157"/>
+      <c r="AF32" s="157"/>
+      <c r="AG32" s="157"/>
+      <c r="AH32" s="157"/>
+      <c r="AI32" s="157"/>
+      <c r="AJ32" s="157"/>
+    </row>
+    <row r="33" spans="2:37" ht="7.5" customHeight="1">
+      <c r="B33" s="148"/>
+      <c r="C33" s="149"/>
+      <c r="D33" s="148"/>
+      <c r="E33" s="149"/>
+      <c r="F33" s="148"/>
+      <c r="G33" s="154"/>
+      <c r="H33" s="154"/>
+      <c r="I33" s="154"/>
+      <c r="J33" s="149"/>
+      <c r="K33" s="34"/>
+      <c r="S33" s="157"/>
+      <c r="T33" s="157"/>
+      <c r="U33" s="157"/>
+      <c r="V33" s="157"/>
+      <c r="W33" s="157"/>
+      <c r="X33" s="157"/>
+      <c r="Y33" s="157"/>
+      <c r="Z33" s="157"/>
+      <c r="AB33" s="157"/>
+      <c r="AC33" s="157"/>
+      <c r="AD33" s="157"/>
+      <c r="AE33" s="157"/>
+      <c r="AF33" s="157"/>
+      <c r="AG33" s="157"/>
+      <c r="AH33" s="157"/>
+      <c r="AI33" s="157"/>
+      <c r="AJ33" s="157"/>
+    </row>
+    <row r="34" spans="2:37" ht="7.5" customHeight="1">
+      <c r="B34" s="150"/>
+      <c r="C34" s="151"/>
+      <c r="D34" s="150"/>
+      <c r="E34" s="151"/>
+      <c r="F34" s="150"/>
+      <c r="G34" s="155"/>
+      <c r="H34" s="155"/>
+      <c r="I34" s="155"/>
+      <c r="J34" s="151"/>
+      <c r="K34" s="34"/>
+      <c r="S34" s="158" t="s">
         <v>20</v>
       </c>
-    </row>
-[...108 lines deleted...]
-      <c r="S34" s="153" t="s">
+      <c r="T34" s="158"/>
+      <c r="U34" s="158"/>
+      <c r="V34" s="158"/>
+      <c r="W34" s="158"/>
+      <c r="X34" s="35"/>
+      <c r="Y34" s="86" t="s">
         <v>21</v>
       </c>
-      <c r="T34" s="153"/>
-[...4 lines deleted...]
-      <c r="Y34" s="78" t="s">
+      <c r="Z34" s="86"/>
+      <c r="AA34" s="86"/>
+      <c r="AB34" s="86"/>
+      <c r="AC34" s="68"/>
+      <c r="AD34" s="92"/>
+      <c r="AE34" s="92"/>
+      <c r="AF34" s="92"/>
+      <c r="AG34" s="92"/>
+      <c r="AH34" s="92"/>
+      <c r="AI34" s="92"/>
+    </row>
+    <row r="35" spans="2:37" ht="7.5" customHeight="1">
+      <c r="B35" s="150"/>
+      <c r="C35" s="151"/>
+      <c r="D35" s="150"/>
+      <c r="E35" s="151"/>
+      <c r="F35" s="150"/>
+      <c r="G35" s="155"/>
+      <c r="H35" s="155"/>
+      <c r="I35" s="155"/>
+      <c r="J35" s="151"/>
+      <c r="K35" s="34"/>
+      <c r="S35" s="158"/>
+      <c r="T35" s="158"/>
+      <c r="U35" s="158"/>
+      <c r="V35" s="158"/>
+      <c r="W35" s="158"/>
+      <c r="X35" s="35"/>
+      <c r="Y35" s="86"/>
+      <c r="Z35" s="86"/>
+      <c r="AA35" s="86"/>
+      <c r="AB35" s="86"/>
+      <c r="AC35" s="68"/>
+      <c r="AD35" s="92"/>
+      <c r="AE35" s="92"/>
+      <c r="AF35" s="92"/>
+      <c r="AG35" s="92"/>
+      <c r="AH35" s="92"/>
+      <c r="AI35" s="92"/>
+    </row>
+    <row r="36" spans="2:37" ht="7.5" customHeight="1">
+      <c r="B36" s="150"/>
+      <c r="C36" s="151"/>
+      <c r="D36" s="150"/>
+      <c r="E36" s="151"/>
+      <c r="F36" s="150"/>
+      <c r="G36" s="155"/>
+      <c r="H36" s="155"/>
+      <c r="I36" s="155"/>
+      <c r="J36" s="151"/>
+      <c r="K36" s="34"/>
+      <c r="S36" s="158"/>
+      <c r="T36" s="158"/>
+      <c r="U36" s="158"/>
+      <c r="V36" s="158"/>
+      <c r="W36" s="158"/>
+      <c r="X36" s="35"/>
+      <c r="Y36" s="86"/>
+      <c r="Z36" s="86"/>
+      <c r="AA36" s="86"/>
+      <c r="AB36" s="86"/>
+      <c r="AC36" s="68"/>
+      <c r="AD36" s="92"/>
+      <c r="AE36" s="92"/>
+      <c r="AF36" s="92"/>
+      <c r="AG36" s="92"/>
+      <c r="AH36" s="92"/>
+      <c r="AI36" s="92"/>
+    </row>
+    <row r="37" spans="2:37" ht="7.5" customHeight="1">
+      <c r="B37" s="150"/>
+      <c r="C37" s="151"/>
+      <c r="D37" s="150"/>
+      <c r="E37" s="151"/>
+      <c r="F37" s="150"/>
+      <c r="G37" s="155"/>
+      <c r="H37" s="155"/>
+      <c r="I37" s="155"/>
+      <c r="J37" s="151"/>
+      <c r="K37" s="34"/>
+      <c r="S37" s="92" t="s">
         <v>22</v>
       </c>
-      <c r="Z34" s="78"/>
-[...79 lines deleted...]
-      <c r="S37" s="84" t="s">
+      <c r="T37" s="92"/>
+      <c r="U37" s="92"/>
+      <c r="V37" s="92"/>
+      <c r="W37" s="92" t="s">
         <v>23</v>
       </c>
-      <c r="T37" s="84"/>
-[...18 lines deleted...]
-      <c r="AK37" s="84"/>
+      <c r="X37" s="92"/>
+      <c r="Y37" s="92"/>
+      <c r="Z37" s="92"/>
+      <c r="AA37" s="92"/>
+      <c r="AB37" s="92"/>
+      <c r="AC37" s="92"/>
+      <c r="AD37" s="92"/>
+      <c r="AE37" s="92"/>
+      <c r="AF37" s="92"/>
+      <c r="AG37" s="92"/>
+      <c r="AH37" s="92"/>
+      <c r="AI37" s="92"/>
+      <c r="AJ37" s="92"/>
+      <c r="AK37" s="92"/>
     </row>
     <row r="38" spans="2:37" ht="7.5" customHeight="1">
-      <c r="B38" s="145"/>
-[...7 lines deleted...]
-      <c r="J38" s="146"/>
+      <c r="B38" s="150"/>
+      <c r="C38" s="151"/>
+      <c r="D38" s="150"/>
+      <c r="E38" s="151"/>
+      <c r="F38" s="150"/>
+      <c r="G38" s="155"/>
+      <c r="H38" s="155"/>
+      <c r="I38" s="155"/>
+      <c r="J38" s="151"/>
       <c r="K38" s="34"/>
-      <c r="S38" s="84"/>
-[...17 lines deleted...]
-      <c r="AK38" s="84"/>
+      <c r="S38" s="92"/>
+      <c r="T38" s="92"/>
+      <c r="U38" s="92"/>
+      <c r="V38" s="92"/>
+      <c r="W38" s="92"/>
+      <c r="X38" s="92"/>
+      <c r="Y38" s="92"/>
+      <c r="Z38" s="92"/>
+      <c r="AA38" s="92"/>
+      <c r="AB38" s="92"/>
+      <c r="AC38" s="92"/>
+      <c r="AD38" s="92"/>
+      <c r="AE38" s="92"/>
+      <c r="AF38" s="92"/>
+      <c r="AG38" s="92"/>
+      <c r="AH38" s="92"/>
+      <c r="AI38" s="92"/>
+      <c r="AJ38" s="92"/>
+      <c r="AK38" s="92"/>
     </row>
     <row r="39" spans="2:37" ht="7.5" customHeight="1">
-      <c r="B39" s="147"/>
-[...7 lines deleted...]
-      <c r="J39" s="148"/>
+      <c r="B39" s="152"/>
+      <c r="C39" s="153"/>
+      <c r="D39" s="152"/>
+      <c r="E39" s="153"/>
+      <c r="F39" s="152"/>
+      <c r="G39" s="156"/>
+      <c r="H39" s="156"/>
+      <c r="I39" s="156"/>
+      <c r="J39" s="153"/>
       <c r="K39" s="34"/>
-      <c r="S39" s="84"/>
-[...17 lines deleted...]
-      <c r="AK39" s="84"/>
+      <c r="S39" s="92"/>
+      <c r="T39" s="92"/>
+      <c r="U39" s="92"/>
+      <c r="V39" s="92"/>
+      <c r="W39" s="92"/>
+      <c r="X39" s="92"/>
+      <c r="Y39" s="92"/>
+      <c r="Z39" s="92"/>
+      <c r="AA39" s="92"/>
+      <c r="AB39" s="92"/>
+      <c r="AC39" s="92"/>
+      <c r="AD39" s="92"/>
+      <c r="AE39" s="92"/>
+      <c r="AF39" s="92"/>
+      <c r="AG39" s="92"/>
+      <c r="AH39" s="92"/>
+      <c r="AI39" s="92"/>
+      <c r="AJ39" s="92"/>
+      <c r="AK39" s="92"/>
     </row>
     <row r="40" spans="2:37" ht="10.5" customHeight="1"/>
   </sheetData>
-  <mergeCells count="109">
+  <mergeCells count="108">
     <mergeCell ref="U28:AJ28"/>
     <mergeCell ref="U26:AJ26"/>
-    <mergeCell ref="Y13:AK13"/>
-    <mergeCell ref="D13:S13"/>
     <mergeCell ref="AE16:AJ16"/>
     <mergeCell ref="U15:X15"/>
     <mergeCell ref="U21:X21"/>
     <mergeCell ref="U22:X22"/>
     <mergeCell ref="B22:J22"/>
     <mergeCell ref="K22:Q22"/>
     <mergeCell ref="R22:T22"/>
     <mergeCell ref="AE22:AJ22"/>
     <mergeCell ref="B28:J28"/>
     <mergeCell ref="B26:J26"/>
     <mergeCell ref="K28:Q28"/>
     <mergeCell ref="U19:X19"/>
     <mergeCell ref="U16:X16"/>
     <mergeCell ref="R16:T16"/>
     <mergeCell ref="Y15:AD15"/>
     <mergeCell ref="Y16:AD16"/>
     <mergeCell ref="Y17:AD17"/>
     <mergeCell ref="Y18:AD18"/>
     <mergeCell ref="AE23:AJ23"/>
     <mergeCell ref="B24:J24"/>
     <mergeCell ref="R20:T20"/>
     <mergeCell ref="AE20:AJ20"/>
     <mergeCell ref="U20:X20"/>
     <mergeCell ref="B21:J21"/>
     <mergeCell ref="K21:Q21"/>
     <mergeCell ref="R21:T21"/>
     <mergeCell ref="R19:T19"/>
     <mergeCell ref="AE19:AJ19"/>
     <mergeCell ref="S37:V39"/>
     <mergeCell ref="X37:AK39"/>
     <mergeCell ref="W37:W39"/>
     <mergeCell ref="B31:C32"/>
     <mergeCell ref="D31:E32"/>
     <mergeCell ref="F31:J32"/>
     <mergeCell ref="B33:C39"/>
     <mergeCell ref="D33:E39"/>
     <mergeCell ref="F33:J39"/>
     <mergeCell ref="S31:Z33"/>
     <mergeCell ref="AB31:AJ33"/>
     <mergeCell ref="S34:W36"/>
     <mergeCell ref="Y34:AB36"/>
     <mergeCell ref="AD34:AI36"/>
     <mergeCell ref="Y20:AD20"/>
     <mergeCell ref="Y21:AD21"/>
+    <mergeCell ref="Y22:AD22"/>
+    <mergeCell ref="AE21:AJ21"/>
     <mergeCell ref="A1:AK1"/>
-    <mergeCell ref="T13:X13"/>
     <mergeCell ref="K24:Q24"/>
     <mergeCell ref="K26:Q26"/>
     <mergeCell ref="AE14:AK14"/>
     <mergeCell ref="U14:X14"/>
     <mergeCell ref="Y14:AD14"/>
     <mergeCell ref="B14:J14"/>
     <mergeCell ref="K14:Q14"/>
     <mergeCell ref="R14:T14"/>
     <mergeCell ref="U6:W7"/>
     <mergeCell ref="B10:C11"/>
     <mergeCell ref="D10:D11"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="U11:W11"/>
     <mergeCell ref="B23:J23"/>
     <mergeCell ref="R6:R7"/>
     <mergeCell ref="E10:K11"/>
     <mergeCell ref="AE10:AF10"/>
     <mergeCell ref="X11:AK11"/>
     <mergeCell ref="B16:J16"/>
     <mergeCell ref="U24:AJ24"/>
     <mergeCell ref="B20:J20"/>
     <mergeCell ref="K20:Q20"/>
     <mergeCell ref="B15:J15"/>
     <mergeCell ref="K15:Q15"/>
     <mergeCell ref="R15:T15"/>
     <mergeCell ref="AE15:AJ15"/>
     <mergeCell ref="B19:J19"/>
     <mergeCell ref="K19:Q19"/>
     <mergeCell ref="R18:T18"/>
     <mergeCell ref="AE18:AJ18"/>
     <mergeCell ref="U18:X18"/>
     <mergeCell ref="B17:J17"/>
     <mergeCell ref="K17:Q17"/>
     <mergeCell ref="R17:T17"/>
     <mergeCell ref="AE17:AJ17"/>
     <mergeCell ref="U17:X17"/>
     <mergeCell ref="B18:J18"/>
     <mergeCell ref="K18:Q18"/>
     <mergeCell ref="Y19:AD19"/>
     <mergeCell ref="K16:Q16"/>
-    <mergeCell ref="Y22:AD22"/>
+    <mergeCell ref="T13:Y13"/>
+    <mergeCell ref="Z13:AK13"/>
     <mergeCell ref="AH2:AI2"/>
     <mergeCell ref="U8:W8"/>
     <mergeCell ref="U9:W9"/>
     <mergeCell ref="AE2:AF2"/>
     <mergeCell ref="X10:AD10"/>
     <mergeCell ref="AG10:AK10"/>
     <mergeCell ref="U5:W5"/>
     <mergeCell ref="U10:W10"/>
     <mergeCell ref="X7:AK7"/>
     <mergeCell ref="X8:AK8"/>
     <mergeCell ref="X9:AJ9"/>
-    <mergeCell ref="AE21:AJ21"/>
     <mergeCell ref="Y2:Z2"/>
     <mergeCell ref="AA2:AB2"/>
     <mergeCell ref="Y6:AD6"/>
     <mergeCell ref="AC2:AD2"/>
     <mergeCell ref="AD4:AK4"/>
     <mergeCell ref="U4:AC4"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.51181102362204722" right="0.11811023622047245" top="0.55118110236220474" bottom="0.15748031496062992" header="0.31496062992125984" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:L88"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="R60" sqref="R60"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A2" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="M2" sqref="M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="27" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="11.125" style="40" customWidth="1"/>
     <col min="2" max="2" width="13.125" style="40" customWidth="1"/>
     <col min="3" max="3" width="19" style="40" customWidth="1"/>
     <col min="4" max="4" width="7.5" style="47" customWidth="1"/>
     <col min="5" max="5" width="5" style="48" customWidth="1"/>
     <col min="6" max="6" width="10.375" style="47" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="11.375" style="47" customWidth="1"/>
     <col min="8" max="8" width="7.5" style="49" customWidth="1"/>
     <col min="9" max="9" width="11.125" style="47" customWidth="1"/>
     <col min="10" max="12" width="11.25" style="47" customWidth="1"/>
     <col min="13" max="252" width="9" style="40"/>
     <col min="253" max="253" width="28.75" style="40" bestFit="1" customWidth="1"/>
     <col min="254" max="254" width="31" style="40" customWidth="1"/>
     <col min="255" max="255" width="6.875" style="40" bestFit="1" customWidth="1"/>
     <col min="256" max="256" width="5.25" style="40" bestFit="1" customWidth="1"/>
     <col min="257" max="257" width="10.375" style="40" bestFit="1" customWidth="1"/>
     <col min="258" max="258" width="11.375" style="40" bestFit="1" customWidth="1"/>
     <col min="259" max="259" width="6.375" style="40" customWidth="1"/>
     <col min="260" max="260" width="9.25" style="40" bestFit="1" customWidth="1"/>
     <col min="261" max="261" width="6.375" style="40" customWidth="1"/>
     <col min="262" max="262" width="9.25" style="40" bestFit="1" customWidth="1"/>
@@ -6421,2309 +6448,2309 @@
     <col min="15881" max="15881" width="6.375" style="40" customWidth="1"/>
     <col min="15882" max="15882" width="9.25" style="40" customWidth="1"/>
     <col min="15883" max="15884" width="9" style="40"/>
     <col min="15885" max="15885" width="10.25" style="40" bestFit="1" customWidth="1"/>
     <col min="15886" max="16124" width="9" style="40"/>
     <col min="16125" max="16125" width="28.75" style="40" bestFit="1" customWidth="1"/>
     <col min="16126" max="16126" width="31" style="40" customWidth="1"/>
     <col min="16127" max="16127" width="6.875" style="40" bestFit="1" customWidth="1"/>
     <col min="16128" max="16128" width="5.25" style="40" bestFit="1" customWidth="1"/>
     <col min="16129" max="16129" width="10.375" style="40" bestFit="1" customWidth="1"/>
     <col min="16130" max="16130" width="11.375" style="40" bestFit="1" customWidth="1"/>
     <col min="16131" max="16131" width="6.375" style="40" customWidth="1"/>
     <col min="16132" max="16132" width="9.25" style="40" bestFit="1" customWidth="1"/>
     <col min="16133" max="16133" width="6.375" style="40" customWidth="1"/>
     <col min="16134" max="16134" width="9.25" style="40" bestFit="1" customWidth="1"/>
     <col min="16135" max="16135" width="6.375" style="40" customWidth="1"/>
     <col min="16136" max="16136" width="9.25" style="40" customWidth="1"/>
     <col min="16137" max="16137" width="6.375" style="40" customWidth="1"/>
     <col min="16138" max="16138" width="9.25" style="40" customWidth="1"/>
     <col min="16139" max="16140" width="9" style="40"/>
     <col min="16141" max="16141" width="10.25" style="40" bestFit="1" customWidth="1"/>
     <col min="16142" max="16384" width="9" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="27.75" customHeight="1">
-      <c r="A1" s="195" t="s">
-[...12 lines deleted...]
-      <c r="L1" s="195"/>
+      <c r="A1" s="200" t="s">
+        <v>50</v>
+      </c>
+      <c r="B1" s="200"/>
+      <c r="C1" s="200"/>
+      <c r="D1" s="200"/>
+      <c r="E1" s="200"/>
+      <c r="F1" s="200"/>
+      <c r="G1" s="200"/>
+      <c r="H1" s="200"/>
+      <c r="I1" s="200"/>
+      <c r="J1" s="200"/>
+      <c r="K1" s="200"/>
+      <c r="L1" s="200"/>
     </row>
     <row r="2" spans="1:12" ht="28.5" customHeight="1" thickBot="1">
       <c r="A2" s="62" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2" s="202"/>
+      <c r="C2" s="202"/>
+      <c r="D2" s="202"/>
+      <c r="E2" s="202"/>
+      <c r="F2" s="202"/>
+      <c r="J2" s="201" t="s">
+        <v>59</v>
+      </c>
+      <c r="K2" s="201"/>
+      <c r="L2" s="47" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" ht="24" customHeight="1">
+      <c r="A3" s="203" t="s">
+        <v>41</v>
+      </c>
+      <c r="B3" s="204"/>
+      <c r="C3" s="204"/>
+      <c r="D3" s="204"/>
+      <c r="E3" s="204"/>
+      <c r="F3" s="204"/>
+      <c r="G3" s="205"/>
+      <c r="H3" s="209" t="s">
+        <v>42</v>
+      </c>
+      <c r="I3" s="210"/>
+      <c r="J3" s="59" t="s">
+        <v>43</v>
+      </c>
+      <c r="K3" s="59" t="s">
+        <v>46</v>
+      </c>
+      <c r="L3" s="60" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" ht="32.25" customHeight="1">
+      <c r="A4" s="211" t="s">
         <v>39</v>
       </c>
-      <c r="B2" s="197"/>
-[...29 lines deleted...]
-      <c r="K3" s="59" t="s">
+      <c r="B4" s="212"/>
+      <c r="C4" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="D4" s="51" t="s">
+        <v>35</v>
+      </c>
+      <c r="E4" s="41" t="s">
+        <v>36</v>
+      </c>
+      <c r="F4" s="41" t="s">
+        <v>37</v>
+      </c>
+      <c r="G4" s="42" t="s">
+        <v>48</v>
+      </c>
+      <c r="H4" s="61" t="s">
+        <v>56</v>
+      </c>
+      <c r="I4" s="43" t="s">
         <v>47</v>
       </c>
-      <c r="L3" s="60" t="s">
-[...20 lines deleted...]
-      <c r="G4" s="42" t="s">
+      <c r="J4" s="52" t="s">
         <v>49</v>
       </c>
-      <c r="H4" s="61" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K4" s="63" t="s">
+        <v>54</v>
+      </c>
+      <c r="L4" s="64" t="s">
         <v>55</v>
       </c>
-      <c r="L4" s="64" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="5" spans="1:12" ht="24" customHeight="1">
-      <c r="A5" s="191"/>
-      <c r="B5" s="192"/>
+      <c r="A5" s="196"/>
+      <c r="B5" s="197"/>
       <c r="C5" s="44"/>
       <c r="D5" s="45"/>
       <c r="E5" s="41"/>
       <c r="F5" s="45"/>
       <c r="G5" s="46">
         <f>SUM(D5*F5)</f>
         <v>0</v>
       </c>
       <c r="H5" s="65"/>
       <c r="I5" s="45">
         <f>SUM(G5*H5)</f>
         <v>0</v>
       </c>
       <c r="J5" s="45"/>
       <c r="K5" s="45">
         <f>SUM(I5-J5)</f>
         <v>0</v>
       </c>
       <c r="L5" s="58">
         <f>SUM(G5-I5)</f>
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="24" customHeight="1">
-      <c r="A6" s="191"/>
-      <c r="B6" s="192"/>
+      <c r="A6" s="196"/>
+      <c r="B6" s="197"/>
       <c r="C6" s="44"/>
       <c r="D6" s="45"/>
       <c r="E6" s="41"/>
       <c r="F6" s="45"/>
       <c r="G6" s="46">
         <f t="shared" ref="G6:G69" si="0">SUM(D6*F6)</f>
         <v>0</v>
       </c>
       <c r="H6" s="65"/>
       <c r="I6" s="45">
         <f t="shared" ref="I6:I69" si="1">SUM(G6*H6)</f>
         <v>0</v>
       </c>
       <c r="J6" s="56"/>
       <c r="K6" s="45">
         <f t="shared" ref="K6:K69" si="2">SUM(I6-J6)</f>
         <v>0</v>
       </c>
       <c r="L6" s="58">
         <f t="shared" ref="L6:L69" si="3">SUM(G6-I6)</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="24" customHeight="1">
-      <c r="A7" s="191"/>
-      <c r="B7" s="192"/>
+      <c r="A7" s="196"/>
+      <c r="B7" s="197"/>
       <c r="C7" s="44"/>
       <c r="D7" s="45"/>
       <c r="E7" s="41"/>
       <c r="F7" s="45"/>
       <c r="G7" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H7" s="65"/>
       <c r="I7" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J7" s="56"/>
       <c r="K7" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L7" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:12" ht="24" customHeight="1">
-      <c r="A8" s="191"/>
-      <c r="B8" s="192"/>
+      <c r="A8" s="196"/>
+      <c r="B8" s="197"/>
       <c r="C8" s="44"/>
       <c r="D8" s="45"/>
       <c r="E8" s="41"/>
       <c r="F8" s="45"/>
       <c r="G8" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H8" s="65"/>
       <c r="I8" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J8" s="56"/>
       <c r="K8" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L8" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="24" customHeight="1">
-      <c r="A9" s="191"/>
-      <c r="B9" s="192"/>
+      <c r="A9" s="196"/>
+      <c r="B9" s="197"/>
       <c r="C9" s="44"/>
       <c r="D9" s="45"/>
       <c r="E9" s="41"/>
       <c r="F9" s="45"/>
       <c r="G9" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H9" s="65"/>
       <c r="I9" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J9" s="56"/>
       <c r="K9" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L9" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="24" customHeight="1">
-      <c r="A10" s="191"/>
-      <c r="B10" s="192"/>
+      <c r="A10" s="196"/>
+      <c r="B10" s="197"/>
       <c r="C10" s="44"/>
       <c r="D10" s="45"/>
       <c r="E10" s="41"/>
       <c r="F10" s="45"/>
       <c r="G10" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H10" s="65"/>
       <c r="I10" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J10" s="56"/>
       <c r="K10" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L10" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="24" customHeight="1">
-      <c r="A11" s="191"/>
-      <c r="B11" s="192"/>
+      <c r="A11" s="196"/>
+      <c r="B11" s="197"/>
       <c r="C11" s="44"/>
       <c r="D11" s="45"/>
       <c r="E11" s="41"/>
       <c r="F11" s="45"/>
       <c r="G11" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H11" s="65"/>
       <c r="I11" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J11" s="56"/>
       <c r="K11" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L11" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="24" customHeight="1">
-      <c r="A12" s="191"/>
-      <c r="B12" s="192"/>
+      <c r="A12" s="196"/>
+      <c r="B12" s="197"/>
       <c r="C12" s="44"/>
       <c r="D12" s="45"/>
       <c r="E12" s="41"/>
       <c r="F12" s="45"/>
       <c r="G12" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H12" s="65"/>
       <c r="I12" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J12" s="56"/>
       <c r="K12" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L12" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="24" customHeight="1">
-      <c r="A13" s="191"/>
-      <c r="B13" s="192"/>
+      <c r="A13" s="196"/>
+      <c r="B13" s="197"/>
       <c r="C13" s="44"/>
       <c r="D13" s="45"/>
       <c r="E13" s="41"/>
       <c r="F13" s="45"/>
       <c r="G13" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H13" s="65"/>
       <c r="I13" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J13" s="56"/>
       <c r="K13" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L13" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="24" customHeight="1">
-      <c r="A14" s="191"/>
-      <c r="B14" s="192"/>
+      <c r="A14" s="196"/>
+      <c r="B14" s="197"/>
       <c r="C14" s="44"/>
       <c r="D14" s="45"/>
       <c r="E14" s="41"/>
       <c r="F14" s="45"/>
       <c r="G14" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H14" s="65"/>
       <c r="I14" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J14" s="56"/>
       <c r="K14" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L14" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="24" customHeight="1">
-      <c r="A15" s="191"/>
-      <c r="B15" s="192"/>
+      <c r="A15" s="196"/>
+      <c r="B15" s="197"/>
       <c r="C15" s="44"/>
       <c r="D15" s="45"/>
       <c r="E15" s="41"/>
       <c r="F15" s="45"/>
       <c r="G15" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H15" s="65"/>
       <c r="I15" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J15" s="56"/>
       <c r="K15" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L15" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:12" ht="24" customHeight="1">
-      <c r="A16" s="191"/>
-      <c r="B16" s="192"/>
+      <c r="A16" s="196"/>
+      <c r="B16" s="197"/>
       <c r="C16" s="44"/>
       <c r="D16" s="45"/>
       <c r="E16" s="41"/>
       <c r="F16" s="45"/>
       <c r="G16" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H16" s="65"/>
       <c r="I16" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J16" s="56"/>
       <c r="K16" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L16" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="24" customHeight="1">
-      <c r="A17" s="191"/>
-      <c r="B17" s="192"/>
+      <c r="A17" s="196"/>
+      <c r="B17" s="197"/>
       <c r="C17" s="44"/>
       <c r="D17" s="45"/>
       <c r="E17" s="41"/>
       <c r="F17" s="45"/>
       <c r="G17" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H17" s="65"/>
       <c r="I17" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J17" s="56"/>
       <c r="K17" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L17" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="24" customHeight="1">
-      <c r="A18" s="191"/>
-      <c r="B18" s="192"/>
+      <c r="A18" s="196"/>
+      <c r="B18" s="197"/>
       <c r="C18" s="44"/>
       <c r="D18" s="45"/>
       <c r="E18" s="41"/>
       <c r="F18" s="45"/>
       <c r="G18" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H18" s="65"/>
       <c r="I18" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J18" s="56"/>
       <c r="K18" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L18" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="24" customHeight="1">
-      <c r="A19" s="191"/>
-      <c r="B19" s="192"/>
+      <c r="A19" s="196"/>
+      <c r="B19" s="197"/>
       <c r="C19" s="44"/>
       <c r="D19" s="45"/>
       <c r="E19" s="41"/>
       <c r="F19" s="45"/>
       <c r="G19" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H19" s="65"/>
       <c r="I19" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J19" s="56"/>
       <c r="K19" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L19" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="24" customHeight="1">
-      <c r="A20" s="191"/>
-      <c r="B20" s="192"/>
+      <c r="A20" s="196"/>
+      <c r="B20" s="197"/>
       <c r="C20" s="44"/>
       <c r="D20" s="45"/>
       <c r="E20" s="41"/>
       <c r="F20" s="45"/>
       <c r="G20" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H20" s="65"/>
       <c r="I20" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J20" s="56"/>
       <c r="K20" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L20" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="24" customHeight="1">
-      <c r="A21" s="191"/>
-      <c r="B21" s="192"/>
+      <c r="A21" s="196"/>
+      <c r="B21" s="197"/>
       <c r="C21" s="44"/>
       <c r="D21" s="45"/>
       <c r="E21" s="41"/>
       <c r="F21" s="45"/>
       <c r="G21" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H21" s="65"/>
       <c r="I21" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J21" s="56"/>
       <c r="K21" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L21" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="24" customHeight="1">
-      <c r="A22" s="193"/>
-      <c r="B22" s="194"/>
+      <c r="A22" s="198"/>
+      <c r="B22" s="199"/>
       <c r="C22" s="44"/>
       <c r="D22" s="45"/>
       <c r="E22" s="41"/>
       <c r="F22" s="45"/>
       <c r="G22" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H22" s="65"/>
       <c r="I22" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J22" s="56"/>
       <c r="K22" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L22" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="24" customHeight="1">
-      <c r="A23" s="191"/>
-      <c r="B23" s="192"/>
+      <c r="A23" s="196"/>
+      <c r="B23" s="197"/>
       <c r="C23" s="44"/>
       <c r="D23" s="45"/>
       <c r="E23" s="41"/>
       <c r="F23" s="45"/>
       <c r="G23" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H23" s="65"/>
       <c r="I23" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J23" s="56"/>
       <c r="K23" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L23" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="24" customHeight="1">
-      <c r="A24" s="191"/>
-      <c r="B24" s="192"/>
+      <c r="A24" s="196"/>
+      <c r="B24" s="197"/>
       <c r="C24" s="44"/>
       <c r="D24" s="45"/>
       <c r="E24" s="41"/>
       <c r="F24" s="45"/>
       <c r="G24" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H24" s="65"/>
       <c r="I24" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J24" s="56"/>
       <c r="K24" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L24" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="24" customHeight="1">
-      <c r="A25" s="191"/>
-      <c r="B25" s="192"/>
+      <c r="A25" s="196"/>
+      <c r="B25" s="197"/>
       <c r="C25" s="44"/>
       <c r="D25" s="45"/>
       <c r="E25" s="41"/>
       <c r="F25" s="45"/>
       <c r="G25" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H25" s="65"/>
       <c r="I25" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J25" s="56"/>
       <c r="K25" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L25" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="24" customHeight="1">
-      <c r="A26" s="191"/>
-      <c r="B26" s="192"/>
+      <c r="A26" s="196"/>
+      <c r="B26" s="197"/>
       <c r="C26" s="44"/>
       <c r="D26" s="45"/>
       <c r="E26" s="41"/>
       <c r="F26" s="45"/>
       <c r="G26" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H26" s="65"/>
       <c r="I26" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J26" s="56"/>
       <c r="K26" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L26" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="24" customHeight="1">
-      <c r="A27" s="191"/>
-      <c r="B27" s="192"/>
+      <c r="A27" s="196"/>
+      <c r="B27" s="197"/>
       <c r="C27" s="44"/>
       <c r="D27" s="45"/>
       <c r="E27" s="41"/>
       <c r="F27" s="45"/>
       <c r="G27" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H27" s="65"/>
       <c r="I27" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J27" s="56"/>
       <c r="K27" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L27" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="24" customHeight="1">
-      <c r="A28" s="191"/>
-      <c r="B28" s="192"/>
+      <c r="A28" s="196"/>
+      <c r="B28" s="197"/>
       <c r="C28" s="44"/>
       <c r="D28" s="45"/>
       <c r="E28" s="41"/>
       <c r="F28" s="45"/>
       <c r="G28" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H28" s="65"/>
       <c r="I28" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J28" s="56"/>
       <c r="K28" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L28" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="24" customHeight="1">
-      <c r="A29" s="191"/>
-      <c r="B29" s="192"/>
+      <c r="A29" s="196"/>
+      <c r="B29" s="197"/>
       <c r="C29" s="44"/>
       <c r="D29" s="45"/>
       <c r="E29" s="41"/>
       <c r="F29" s="45"/>
       <c r="G29" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H29" s="65"/>
       <c r="I29" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J29" s="56"/>
       <c r="K29" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L29" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="24" customHeight="1">
-      <c r="A30" s="191"/>
-      <c r="B30" s="192"/>
+      <c r="A30" s="196"/>
+      <c r="B30" s="197"/>
       <c r="C30" s="44"/>
       <c r="D30" s="45"/>
       <c r="E30" s="41"/>
       <c r="F30" s="45"/>
       <c r="G30" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H30" s="65"/>
       <c r="I30" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J30" s="56"/>
       <c r="K30" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L30" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="24" customHeight="1">
-      <c r="A31" s="191"/>
-      <c r="B31" s="192"/>
+      <c r="A31" s="196"/>
+      <c r="B31" s="197"/>
       <c r="C31" s="44"/>
       <c r="D31" s="45"/>
       <c r="E31" s="41"/>
       <c r="F31" s="45"/>
       <c r="G31" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H31" s="65"/>
       <c r="I31" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J31" s="56"/>
       <c r="K31" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L31" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="24" customHeight="1">
-      <c r="A32" s="191"/>
-      <c r="B32" s="192"/>
+      <c r="A32" s="196"/>
+      <c r="B32" s="197"/>
       <c r="C32" s="44"/>
       <c r="D32" s="45"/>
       <c r="E32" s="41"/>
       <c r="F32" s="45"/>
       <c r="G32" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H32" s="65"/>
       <c r="I32" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J32" s="56"/>
       <c r="K32" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L32" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="24" customHeight="1">
-      <c r="A33" s="191"/>
-      <c r="B33" s="192"/>
+      <c r="A33" s="196"/>
+      <c r="B33" s="197"/>
       <c r="C33" s="44"/>
       <c r="D33" s="45"/>
       <c r="E33" s="41"/>
       <c r="F33" s="45"/>
       <c r="G33" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H33" s="65"/>
       <c r="I33" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J33" s="56"/>
       <c r="K33" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L33" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="24" customHeight="1">
-      <c r="A34" s="191"/>
-      <c r="B34" s="192"/>
+      <c r="A34" s="196"/>
+      <c r="B34" s="197"/>
       <c r="C34" s="44"/>
       <c r="D34" s="45"/>
       <c r="E34" s="41"/>
       <c r="F34" s="45"/>
       <c r="G34" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H34" s="65"/>
       <c r="I34" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J34" s="56"/>
       <c r="K34" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L34" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="24" customHeight="1">
-      <c r="A35" s="191"/>
-      <c r="B35" s="192"/>
+      <c r="A35" s="196"/>
+      <c r="B35" s="197"/>
       <c r="C35" s="44"/>
       <c r="D35" s="45"/>
       <c r="E35" s="41"/>
       <c r="F35" s="45"/>
       <c r="G35" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H35" s="65"/>
       <c r="I35" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J35" s="56"/>
       <c r="K35" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L35" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:12" ht="24" customHeight="1">
-      <c r="A36" s="191"/>
-      <c r="B36" s="192"/>
+      <c r="A36" s="196"/>
+      <c r="B36" s="197"/>
       <c r="C36" s="44"/>
       <c r="D36" s="45"/>
       <c r="E36" s="41"/>
       <c r="F36" s="45"/>
       <c r="G36" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H36" s="65"/>
       <c r="I36" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J36" s="56"/>
       <c r="K36" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L36" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="24" customHeight="1">
-      <c r="A37" s="191"/>
-      <c r="B37" s="192"/>
+      <c r="A37" s="196"/>
+      <c r="B37" s="197"/>
       <c r="C37" s="44"/>
       <c r="D37" s="45"/>
       <c r="E37" s="41"/>
       <c r="F37" s="45"/>
       <c r="G37" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H37" s="65"/>
       <c r="I37" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J37" s="56"/>
       <c r="K37" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L37" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:12" ht="24" customHeight="1">
-      <c r="A38" s="191"/>
-      <c r="B38" s="192"/>
+      <c r="A38" s="196"/>
+      <c r="B38" s="197"/>
       <c r="C38" s="44"/>
       <c r="D38" s="45"/>
       <c r="E38" s="41"/>
       <c r="F38" s="45"/>
       <c r="G38" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H38" s="65"/>
       <c r="I38" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J38" s="56"/>
       <c r="K38" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L38" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="24" customHeight="1">
-      <c r="A39" s="191"/>
-      <c r="B39" s="192"/>
+      <c r="A39" s="196"/>
+      <c r="B39" s="197"/>
       <c r="C39" s="44"/>
       <c r="D39" s="45"/>
       <c r="E39" s="41"/>
       <c r="F39" s="45"/>
       <c r="G39" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H39" s="65"/>
       <c r="I39" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J39" s="56"/>
       <c r="K39" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L39" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="24" customHeight="1">
-      <c r="A40" s="191"/>
-      <c r="B40" s="192"/>
+      <c r="A40" s="196"/>
+      <c r="B40" s="197"/>
       <c r="C40" s="44"/>
       <c r="D40" s="45"/>
       <c r="E40" s="41"/>
       <c r="F40" s="45"/>
       <c r="G40" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H40" s="65"/>
       <c r="I40" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J40" s="56"/>
       <c r="K40" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L40" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:12" ht="24" customHeight="1">
-      <c r="A41" s="191"/>
-      <c r="B41" s="192"/>
+      <c r="A41" s="196"/>
+      <c r="B41" s="197"/>
       <c r="C41" s="44"/>
       <c r="D41" s="45"/>
       <c r="E41" s="41"/>
       <c r="F41" s="45"/>
       <c r="G41" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H41" s="65"/>
       <c r="I41" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J41" s="56"/>
       <c r="K41" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L41" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:12" ht="24" customHeight="1">
-      <c r="A42" s="191"/>
-      <c r="B42" s="192"/>
+      <c r="A42" s="196"/>
+      <c r="B42" s="197"/>
       <c r="C42" s="44"/>
       <c r="D42" s="45"/>
       <c r="E42" s="41"/>
       <c r="F42" s="45"/>
       <c r="G42" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H42" s="65"/>
       <c r="I42" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J42" s="56"/>
       <c r="K42" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L42" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="24" customHeight="1">
-      <c r="A43" s="191"/>
-      <c r="B43" s="192"/>
+      <c r="A43" s="196"/>
+      <c r="B43" s="197"/>
       <c r="C43" s="44"/>
       <c r="D43" s="45"/>
       <c r="E43" s="41"/>
       <c r="F43" s="45"/>
       <c r="G43" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H43" s="65"/>
       <c r="I43" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J43" s="56"/>
       <c r="K43" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L43" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:12" ht="24" customHeight="1">
-      <c r="A44" s="193"/>
-      <c r="B44" s="194"/>
+      <c r="A44" s="198"/>
+      <c r="B44" s="199"/>
       <c r="C44" s="44"/>
       <c r="D44" s="45"/>
       <c r="E44" s="41"/>
       <c r="F44" s="45"/>
       <c r="G44" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H44" s="65"/>
       <c r="I44" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J44" s="56"/>
       <c r="K44" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L44" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:12" ht="24" customHeight="1">
-      <c r="A45" s="191"/>
-      <c r="B45" s="192"/>
+      <c r="A45" s="196"/>
+      <c r="B45" s="197"/>
       <c r="C45" s="44"/>
       <c r="D45" s="45"/>
       <c r="E45" s="41"/>
       <c r="F45" s="45"/>
       <c r="G45" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H45" s="65"/>
       <c r="I45" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J45" s="56"/>
       <c r="K45" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L45" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:12" ht="24" customHeight="1">
-      <c r="A46" s="191"/>
-      <c r="B46" s="192"/>
+      <c r="A46" s="196"/>
+      <c r="B46" s="197"/>
       <c r="C46" s="44"/>
       <c r="D46" s="45"/>
       <c r="E46" s="41"/>
       <c r="F46" s="45"/>
       <c r="G46" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H46" s="65"/>
       <c r="I46" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J46" s="56"/>
       <c r="K46" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L46" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="24" customHeight="1">
-      <c r="A47" s="191"/>
-      <c r="B47" s="192"/>
+      <c r="A47" s="196"/>
+      <c r="B47" s="197"/>
       <c r="C47" s="44"/>
       <c r="D47" s="45"/>
       <c r="E47" s="41"/>
       <c r="F47" s="45"/>
       <c r="G47" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H47" s="65"/>
       <c r="I47" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J47" s="56"/>
       <c r="K47" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L47" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:12" ht="24" customHeight="1">
-      <c r="A48" s="191"/>
-      <c r="B48" s="192"/>
+      <c r="A48" s="196"/>
+      <c r="B48" s="197"/>
       <c r="C48" s="44"/>
       <c r="D48" s="45"/>
       <c r="E48" s="41"/>
       <c r="F48" s="45"/>
       <c r="G48" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H48" s="65"/>
       <c r="I48" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J48" s="56"/>
       <c r="K48" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L48" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:12" ht="24" customHeight="1">
-      <c r="A49" s="191"/>
-      <c r="B49" s="192"/>
+      <c r="A49" s="196"/>
+      <c r="B49" s="197"/>
       <c r="C49" s="44"/>
       <c r="D49" s="45"/>
       <c r="E49" s="41"/>
       <c r="F49" s="45"/>
       <c r="G49" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H49" s="65"/>
       <c r="I49" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J49" s="56"/>
       <c r="K49" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L49" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:12" ht="24" customHeight="1">
-      <c r="A50" s="191"/>
-      <c r="B50" s="192"/>
+      <c r="A50" s="196"/>
+      <c r="B50" s="197"/>
       <c r="C50" s="44"/>
       <c r="D50" s="45"/>
       <c r="E50" s="41"/>
       <c r="F50" s="45"/>
       <c r="G50" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H50" s="65"/>
       <c r="I50" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J50" s="56"/>
       <c r="K50" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L50" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:12" ht="24" customHeight="1">
-      <c r="A51" s="191"/>
-      <c r="B51" s="192"/>
+      <c r="A51" s="196"/>
+      <c r="B51" s="197"/>
       <c r="C51" s="44"/>
       <c r="D51" s="45"/>
       <c r="E51" s="41"/>
       <c r="F51" s="45"/>
       <c r="G51" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H51" s="65"/>
       <c r="I51" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J51" s="56"/>
       <c r="K51" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L51" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:12" ht="24" customHeight="1">
-      <c r="A52" s="191"/>
-      <c r="B52" s="192"/>
+      <c r="A52" s="196"/>
+      <c r="B52" s="197"/>
       <c r="C52" s="44"/>
       <c r="D52" s="45"/>
       <c r="E52" s="41"/>
       <c r="F52" s="45"/>
       <c r="G52" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H52" s="65"/>
       <c r="I52" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J52" s="56"/>
       <c r="K52" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L52" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="24" customHeight="1">
-      <c r="A53" s="191"/>
-      <c r="B53" s="192"/>
+      <c r="A53" s="196"/>
+      <c r="B53" s="197"/>
       <c r="C53" s="44"/>
       <c r="D53" s="45"/>
       <c r="E53" s="41"/>
       <c r="F53" s="45"/>
       <c r="G53" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H53" s="65"/>
       <c r="I53" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J53" s="56"/>
       <c r="K53" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L53" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:12" ht="24" customHeight="1">
-      <c r="A54" s="191"/>
-      <c r="B54" s="192"/>
+      <c r="A54" s="196"/>
+      <c r="B54" s="197"/>
       <c r="C54" s="44"/>
       <c r="D54" s="45"/>
       <c r="E54" s="41"/>
       <c r="F54" s="45"/>
       <c r="G54" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H54" s="65"/>
       <c r="I54" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J54" s="56"/>
       <c r="K54" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L54" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:12" ht="24" customHeight="1">
-      <c r="A55" s="191"/>
-      <c r="B55" s="192"/>
+      <c r="A55" s="196"/>
+      <c r="B55" s="197"/>
       <c r="C55" s="44"/>
       <c r="D55" s="45"/>
       <c r="E55" s="41"/>
       <c r="F55" s="45"/>
       <c r="G55" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H55" s="65"/>
       <c r="I55" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J55" s="56"/>
       <c r="K55" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L55" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:12" ht="24" customHeight="1">
-      <c r="A56" s="191"/>
-      <c r="B56" s="192"/>
+      <c r="A56" s="196"/>
+      <c r="B56" s="197"/>
       <c r="C56" s="44"/>
       <c r="D56" s="45"/>
       <c r="E56" s="41"/>
       <c r="F56" s="45"/>
       <c r="G56" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H56" s="65"/>
       <c r="I56" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J56" s="56"/>
       <c r="K56" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L56" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:12" ht="24" customHeight="1">
-      <c r="A57" s="191"/>
-      <c r="B57" s="192"/>
+      <c r="A57" s="196"/>
+      <c r="B57" s="197"/>
       <c r="C57" s="44"/>
       <c r="D57" s="45"/>
       <c r="E57" s="41"/>
       <c r="F57" s="45"/>
       <c r="G57" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H57" s="65"/>
       <c r="I57" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J57" s="56"/>
       <c r="K57" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L57" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:12" ht="24" customHeight="1">
-      <c r="A58" s="191"/>
-      <c r="B58" s="192"/>
+      <c r="A58" s="196"/>
+      <c r="B58" s="197"/>
       <c r="C58" s="44"/>
       <c r="D58" s="45"/>
       <c r="E58" s="41"/>
       <c r="F58" s="45"/>
       <c r="G58" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H58" s="65"/>
       <c r="I58" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J58" s="56"/>
       <c r="K58" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L58" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:12" ht="24" customHeight="1">
-      <c r="A59" s="191"/>
-      <c r="B59" s="192"/>
+      <c r="A59" s="196"/>
+      <c r="B59" s="197"/>
       <c r="C59" s="44"/>
       <c r="D59" s="45"/>
       <c r="E59" s="41"/>
       <c r="F59" s="45"/>
       <c r="G59" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H59" s="65"/>
       <c r="I59" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J59" s="56"/>
       <c r="K59" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L59" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:12" ht="24" customHeight="1">
-      <c r="A60" s="191"/>
-      <c r="B60" s="192"/>
+      <c r="A60" s="196"/>
+      <c r="B60" s="197"/>
       <c r="C60" s="44"/>
       <c r="D60" s="45"/>
       <c r="E60" s="41"/>
       <c r="F60" s="45"/>
       <c r="G60" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H60" s="65"/>
       <c r="I60" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J60" s="56"/>
       <c r="K60" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L60" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:12" ht="24" customHeight="1">
-      <c r="A61" s="191"/>
-      <c r="B61" s="192"/>
+      <c r="A61" s="196"/>
+      <c r="B61" s="197"/>
       <c r="C61" s="44"/>
       <c r="D61" s="45"/>
       <c r="E61" s="41"/>
       <c r="F61" s="45"/>
       <c r="G61" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H61" s="65"/>
       <c r="I61" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J61" s="56"/>
       <c r="K61" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L61" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:12" ht="24" customHeight="1">
-      <c r="A62" s="191"/>
-      <c r="B62" s="192"/>
+      <c r="A62" s="196"/>
+      <c r="B62" s="197"/>
       <c r="C62" s="44"/>
       <c r="D62" s="45"/>
       <c r="E62" s="41"/>
       <c r="F62" s="45"/>
       <c r="G62" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H62" s="65"/>
       <c r="I62" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J62" s="56"/>
       <c r="K62" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L62" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="24" customHeight="1">
-      <c r="A63" s="191"/>
-      <c r="B63" s="192"/>
+      <c r="A63" s="196"/>
+      <c r="B63" s="197"/>
       <c r="C63" s="44"/>
       <c r="D63" s="45"/>
       <c r="E63" s="41"/>
       <c r="F63" s="45"/>
       <c r="G63" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H63" s="65"/>
       <c r="I63" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J63" s="56"/>
       <c r="K63" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L63" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:12" ht="24" customHeight="1">
-      <c r="A64" s="191"/>
-      <c r="B64" s="192"/>
+      <c r="A64" s="196"/>
+      <c r="B64" s="197"/>
       <c r="C64" s="44"/>
       <c r="D64" s="45"/>
       <c r="E64" s="41"/>
       <c r="F64" s="45"/>
       <c r="G64" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H64" s="65"/>
       <c r="I64" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J64" s="56"/>
       <c r="K64" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L64" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:12" ht="24" customHeight="1">
-      <c r="A65" s="191"/>
-      <c r="B65" s="192"/>
+      <c r="A65" s="196"/>
+      <c r="B65" s="197"/>
       <c r="C65" s="44"/>
       <c r="D65" s="45"/>
       <c r="E65" s="41"/>
       <c r="F65" s="45"/>
       <c r="G65" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H65" s="65"/>
       <c r="I65" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J65" s="56"/>
       <c r="K65" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L65" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:12" ht="24" customHeight="1">
-      <c r="A66" s="193"/>
-      <c r="B66" s="194"/>
+      <c r="A66" s="198"/>
+      <c r="B66" s="199"/>
       <c r="C66" s="44"/>
       <c r="D66" s="45"/>
       <c r="E66" s="41"/>
       <c r="F66" s="45"/>
       <c r="G66" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H66" s="65"/>
       <c r="I66" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J66" s="56"/>
       <c r="K66" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L66" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:12" ht="24" customHeight="1">
-      <c r="A67" s="191"/>
-      <c r="B67" s="192"/>
+      <c r="A67" s="196"/>
+      <c r="B67" s="197"/>
       <c r="C67" s="44"/>
       <c r="D67" s="45"/>
       <c r="E67" s="41"/>
       <c r="F67" s="45"/>
       <c r="G67" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H67" s="65"/>
       <c r="I67" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J67" s="56"/>
       <c r="K67" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L67" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="24" customHeight="1">
-      <c r="A68" s="191"/>
-      <c r="B68" s="192"/>
+      <c r="A68" s="196"/>
+      <c r="B68" s="197"/>
       <c r="C68" s="44"/>
       <c r="D68" s="45"/>
       <c r="E68" s="41"/>
       <c r="F68" s="45"/>
       <c r="G68" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H68" s="65"/>
       <c r="I68" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J68" s="56"/>
       <c r="K68" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L68" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:12" ht="24" customHeight="1">
-      <c r="A69" s="191"/>
-      <c r="B69" s="192"/>
+      <c r="A69" s="196"/>
+      <c r="B69" s="197"/>
       <c r="C69" s="44"/>
       <c r="D69" s="45"/>
       <c r="E69" s="41"/>
       <c r="F69" s="45"/>
       <c r="G69" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H69" s="65"/>
       <c r="I69" s="45">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J69" s="56"/>
       <c r="K69" s="45">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="L69" s="58">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:12" ht="24" customHeight="1">
-      <c r="A70" s="191"/>
-      <c r="B70" s="192"/>
+      <c r="A70" s="196"/>
+      <c r="B70" s="197"/>
       <c r="C70" s="44"/>
       <c r="D70" s="45"/>
       <c r="E70" s="41"/>
       <c r="F70" s="45"/>
       <c r="G70" s="46">
         <f t="shared" ref="G70:G87" si="4">SUM(D70*F70)</f>
         <v>0</v>
       </c>
       <c r="H70" s="65"/>
       <c r="I70" s="45">
         <f t="shared" ref="I70:I87" si="5">SUM(G70*H70)</f>
         <v>0</v>
       </c>
       <c r="J70" s="56"/>
       <c r="K70" s="45">
         <f t="shared" ref="K70:K87" si="6">SUM(I70-J70)</f>
         <v>0</v>
       </c>
       <c r="L70" s="58">
         <f t="shared" ref="L70:L87" si="7">SUM(G70-I70)</f>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:12" ht="24" customHeight="1">
-      <c r="A71" s="191"/>
-      <c r="B71" s="192"/>
+      <c r="A71" s="196"/>
+      <c r="B71" s="197"/>
       <c r="C71" s="44"/>
       <c r="D71" s="45"/>
       <c r="E71" s="41"/>
       <c r="F71" s="45"/>
       <c r="G71" s="46">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="H71" s="65"/>
       <c r="I71" s="45">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J71" s="56"/>
       <c r="K71" s="45">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="L71" s="58">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:12" ht="24" customHeight="1">
-      <c r="A72" s="191"/>
-      <c r="B72" s="192"/>
+      <c r="A72" s="196"/>
+      <c r="B72" s="197"/>
       <c r="C72" s="44"/>
       <c r="D72" s="45"/>
       <c r="E72" s="41"/>
       <c r="F72" s="45"/>
       <c r="G72" s="46">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="H72" s="65"/>
       <c r="I72" s="45">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J72" s="56"/>
       <c r="K72" s="45">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="L72" s="58">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:12" ht="24" customHeight="1">
-      <c r="A73" s="191"/>
-      <c r="B73" s="192"/>
+      <c r="A73" s="196"/>
+      <c r="B73" s="197"/>
       <c r="C73" s="44"/>
       <c r="D73" s="45"/>
       <c r="E73" s="41"/>
       <c r="F73" s="45"/>
       <c r="G73" s="46">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="H73" s="65"/>
       <c r="I73" s="45">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J73" s="56"/>
       <c r="K73" s="45">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="L73" s="58">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:12" ht="24" customHeight="1">
-      <c r="A74" s="191"/>
-      <c r="B74" s="192"/>
+      <c r="A74" s="196"/>
+      <c r="B74" s="197"/>
       <c r="C74" s="44"/>
       <c r="D74" s="45"/>
       <c r="E74" s="41"/>
       <c r="F74" s="45"/>
       <c r="G74" s="46">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="H74" s="65"/>
       <c r="I74" s="45">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J74" s="56"/>
       <c r="K74" s="45">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="L74" s="58">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:12" ht="24" customHeight="1">
-      <c r="A75" s="191"/>
-      <c r="B75" s="192"/>
+      <c r="A75" s="196"/>
+      <c r="B75" s="197"/>
       <c r="C75" s="44"/>
       <c r="D75" s="45"/>
       <c r="E75" s="41"/>
       <c r="F75" s="45"/>
       <c r="G75" s="46">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="H75" s="65"/>
       <c r="I75" s="45">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J75" s="56"/>
       <c r="K75" s="45">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="L75" s="58">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:12" ht="24" customHeight="1">
-      <c r="A76" s="191"/>
-      <c r="B76" s="192"/>
+      <c r="A76" s="196"/>
+      <c r="B76" s="197"/>
       <c r="C76" s="44"/>
       <c r="D76" s="45"/>
       <c r="E76" s="41"/>
       <c r="F76" s="45"/>
       <c r="G76" s="46">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="H76" s="65"/>
       <c r="I76" s="45">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J76" s="56"/>
       <c r="K76" s="45">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="L76" s="58">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:12" ht="24" customHeight="1">
-      <c r="A77" s="191"/>
-      <c r="B77" s="192"/>
+      <c r="A77" s="196"/>
+      <c r="B77" s="197"/>
       <c r="C77" s="44"/>
       <c r="D77" s="45"/>
       <c r="E77" s="41"/>
       <c r="F77" s="45"/>
       <c r="G77" s="46">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="H77" s="65"/>
       <c r="I77" s="45">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J77" s="56"/>
       <c r="K77" s="45">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="L77" s="58">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:12" ht="24" customHeight="1">
-      <c r="A78" s="191"/>
-      <c r="B78" s="192"/>
+      <c r="A78" s="196"/>
+      <c r="B78" s="197"/>
       <c r="C78" s="44"/>
       <c r="D78" s="45"/>
       <c r="E78" s="41"/>
       <c r="F78" s="45"/>
       <c r="G78" s="46">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="H78" s="65"/>
       <c r="I78" s="45">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J78" s="56"/>
       <c r="K78" s="45">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="L78" s="58">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:12" ht="24" customHeight="1">
-      <c r="A79" s="191"/>
-      <c r="B79" s="192"/>
+      <c r="A79" s="196"/>
+      <c r="B79" s="197"/>
       <c r="C79" s="44"/>
       <c r="D79" s="45"/>
       <c r="E79" s="41"/>
       <c r="F79" s="45"/>
       <c r="G79" s="46">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="H79" s="65"/>
       <c r="I79" s="45">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J79" s="56"/>
       <c r="K79" s="45">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="L79" s="58">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:12" ht="24" customHeight="1">
-      <c r="A80" s="191"/>
-      <c r="B80" s="192"/>
+      <c r="A80" s="196"/>
+      <c r="B80" s="197"/>
       <c r="C80" s="44"/>
       <c r="D80" s="45"/>
       <c r="E80" s="41"/>
       <c r="F80" s="45"/>
       <c r="G80" s="46">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="H80" s="65"/>
       <c r="I80" s="45">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J80" s="56"/>
       <c r="K80" s="45">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="L80" s="58">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:12" ht="24" customHeight="1">
-      <c r="A81" s="191"/>
-      <c r="B81" s="192"/>
+      <c r="A81" s="196"/>
+      <c r="B81" s="197"/>
       <c r="C81" s="44"/>
       <c r="D81" s="45"/>
       <c r="E81" s="41"/>
       <c r="F81" s="45"/>
       <c r="G81" s="46">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="H81" s="65"/>
       <c r="I81" s="45">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J81" s="56"/>
       <c r="K81" s="45">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="L81" s="58">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:12" ht="24" customHeight="1">
-      <c r="A82" s="191"/>
-      <c r="B82" s="192"/>
+      <c r="A82" s="196"/>
+      <c r="B82" s="197"/>
       <c r="C82" s="44"/>
       <c r="D82" s="45"/>
       <c r="E82" s="41"/>
       <c r="F82" s="45"/>
       <c r="G82" s="46">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="H82" s="65"/>
       <c r="I82" s="45">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J82" s="56"/>
       <c r="K82" s="45">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="L82" s="58">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:12" ht="24" customHeight="1">
-      <c r="A83" s="191"/>
-      <c r="B83" s="192"/>
+      <c r="A83" s="196"/>
+      <c r="B83" s="197"/>
       <c r="C83" s="44"/>
       <c r="D83" s="45"/>
       <c r="E83" s="41"/>
       <c r="F83" s="45"/>
       <c r="G83" s="46">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="H83" s="65"/>
       <c r="I83" s="45">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J83" s="56"/>
       <c r="K83" s="45">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="L83" s="58">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:12" ht="24" customHeight="1">
-      <c r="A84" s="191"/>
-      <c r="B84" s="192"/>
+      <c r="A84" s="196"/>
+      <c r="B84" s="197"/>
       <c r="C84" s="44"/>
       <c r="D84" s="45"/>
       <c r="E84" s="41"/>
       <c r="F84" s="45"/>
       <c r="G84" s="46">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="H84" s="65"/>
       <c r="I84" s="45">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J84" s="56"/>
       <c r="K84" s="45">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="L84" s="58">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:12" ht="24" customHeight="1">
-      <c r="A85" s="191"/>
-      <c r="B85" s="192"/>
+      <c r="A85" s="196"/>
+      <c r="B85" s="197"/>
       <c r="C85" s="44"/>
       <c r="D85" s="45"/>
       <c r="E85" s="41"/>
       <c r="F85" s="45"/>
       <c r="G85" s="46">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="H85" s="65"/>
       <c r="I85" s="45">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J85" s="56"/>
       <c r="K85" s="45">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="L85" s="58">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:12" ht="24" customHeight="1">
-      <c r="A86" s="191"/>
-      <c r="B86" s="192"/>
+      <c r="A86" s="196"/>
+      <c r="B86" s="197"/>
       <c r="C86" s="44"/>
       <c r="D86" s="45"/>
       <c r="E86" s="41"/>
       <c r="F86" s="45"/>
       <c r="G86" s="46">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="H86" s="65"/>
       <c r="I86" s="45">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J86" s="56"/>
       <c r="K86" s="45">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="L86" s="58">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:12" ht="24" customHeight="1">
-      <c r="A87" s="191"/>
-      <c r="B87" s="192"/>
+      <c r="A87" s="196"/>
+      <c r="B87" s="197"/>
       <c r="C87" s="44"/>
       <c r="D87" s="45"/>
       <c r="E87" s="41"/>
       <c r="F87" s="45"/>
       <c r="G87" s="46">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="H87" s="65"/>
       <c r="I87" s="45">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J87" s="56"/>
       <c r="K87" s="45">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="L87" s="58">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:12" ht="27" customHeight="1" thickBot="1">
-      <c r="A88" s="201" t="s">
-[...6 lines deleted...]
-      <c r="F88" s="203"/>
+      <c r="A88" s="206" t="s">
+        <v>45</v>
+      </c>
+      <c r="B88" s="207"/>
+      <c r="C88" s="207"/>
+      <c r="D88" s="207"/>
+      <c r="E88" s="207"/>
+      <c r="F88" s="208"/>
       <c r="G88" s="54">
         <f>SUM(G5:G87)</f>
         <v>0</v>
       </c>
       <c r="H88" s="66"/>
       <c r="I88" s="53">
         <f>SUM(I5:I87)</f>
         <v>0</v>
       </c>
       <c r="J88" s="57"/>
       <c r="K88" s="53">
         <f>SUM(K5:K87)</f>
         <v>0</v>
       </c>
       <c r="L88" s="55">
         <f>SUM(L5:L87)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="90">
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="J2:K2"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="A3:G3"/>